--- v0 (2026-08-08)
+++ v1 (2026-10-14)
@@ -802,65 +802,65 @@
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16" t="s">
         <v>30</v>
       </c>
       <c r="C16" t="s">
         <v>31</v>
       </c>
       <c r="D16" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>32</v>
       </c>
       <c r="B17" t="s">
         <v>33</v>
       </c>
       <c r="C17" t="s">
         <v>7</v>
       </c>
       <c r="D17" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>32</v>
       </c>
       <c r="B18" t="s">
         <v>35</v>
       </c>
       <c r="C18" t="s">
         <v>10</v>