--- v0 (2026-08-08)
+++ v1 (2026-10-14)
@@ -92,54 +92,54 @@
   <si>
     <t>토요 어린이피아노교실(토 13:00)</t>
   </si>
   <si>
     <t>3F 공예실</t>
   </si>
   <si>
     <t>창의수학가베(5-6세)</t>
   </si>
   <si>
     <t>김정운</t>
   </si>
   <si>
     <t>창의수학가베(6-7세)</t>
   </si>
   <si>
     <t>3F 다목적실</t>
   </si>
   <si>
     <t>오감자극 퍼포먼스 미술 11/5 - 11/26(토) (4주)18-30개월</t>
   </si>
   <si>
     <t>10:10~10:50</t>
   </si>
   <si>
+    <t>박선영</t>
+  </si>
+  <si>
     <t>임다은</t>
-  </si>
-[...1 lines deleted...]
-    <t>박선영</t>
   </si>
   <si>
     <t>오감자극 퍼포먼스 미술 11/5- 11/26(토) (4주) 30-48개월</t>
   </si>
   <si>
     <t>11:00~11:40</t>
   </si>
   <si>
     <t>오감자극 퍼포먼스 미술 11/5- 11/26(토) (4주)  5 -7세</t>
   </si>
   <si>
     <t>12:00~12:40</t>
   </si>
   <si>
     <t>3F 무용실</t>
   </si>
   <si>
     <t>리틀 발레리나(4-6세)</t>
   </si>
   <si>
     <t>안수진(발레)</t>
   </si>
   <si>
     <t>리틀 발레리나(7세-초등3)</t>
   </si>
@@ -774,93 +774,93 @@
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>23</v>
       </c>
       <c r="B13" t="s">
         <v>28</v>
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16" t="s">
         <v>30</v>
       </c>
       <c r="C16" t="s">
         <v>31</v>
       </c>
       <c r="D16" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>32</v>
       </c>
       <c r="B17" t="s">
         <v>33</v>
       </c>
       <c r="C17" t="s">
         <v>7</v>
       </c>
       <c r="D17" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>32</v>
       </c>
       <c r="B18" t="s">
         <v>35</v>
       </c>
       <c r="C18" t="s">
         <v>10</v>