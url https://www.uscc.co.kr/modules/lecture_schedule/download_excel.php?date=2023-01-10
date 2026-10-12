--- v0 (2026-08-03)
+++ v1 (2026-10-12)
@@ -77,60 +77,60 @@
   <si>
     <t>누구나 쉬운 어린이피아노(화 17시)</t>
   </si>
   <si>
     <t>17:00~17:50</t>
   </si>
   <si>
     <t>직장인 왕초보 피아노(화 17:00)</t>
   </si>
   <si>
     <t>17:00~18:00</t>
   </si>
   <si>
     <t>3F 공예실</t>
   </si>
   <si>
     <t>캘리그라피</t>
   </si>
   <si>
     <t>10:30~12:00</t>
   </si>
   <si>
     <t>엄성희</t>
   </si>
   <si>
+    <t>기타 (초급B조 화 14시)</t>
+  </si>
+  <si>
+    <t>14:00~14:50</t>
+  </si>
+  <si>
+    <t>지윤구</t>
+  </si>
+  <si>
     <t>기타(중급)(화 14:00)</t>
-  </si>
-[...7 lines deleted...]
-    <t>기타 (초급B조 화 14시)</t>
   </si>
   <si>
     <t>기타 (초급A조 화 16시)</t>
   </si>
   <si>
     <t>기타(중급)(화 17:00)</t>
   </si>
   <si>
     <t>3F 무용실</t>
   </si>
   <si>
     <t>SNPE 바른자세 척추운동(화 11:00)</t>
   </si>
   <si>
     <t>10:30~11:20</t>
   </si>
   <si>
     <t>최정은</t>
   </si>
   <si>
     <t>리틀스완 발레교실(4-7세)</t>
   </si>
   <si>
     <t>16:10~16:50</t>
   </si>