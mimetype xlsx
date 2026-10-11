--- v0 (2026-08-02)
+++ v1 (2026-10-11)
@@ -89,60 +89,60 @@
   <si>
     <t>토요 어린이피아노교실(토 12:00)</t>
   </si>
   <si>
     <t>토요 어린이피아노교실(토 13:00)</t>
   </si>
   <si>
     <t>3F 공예실</t>
   </si>
   <si>
     <t>창의수학가베(5-6세)</t>
   </si>
   <si>
     <t>김정운</t>
   </si>
   <si>
     <t>창의수학가베(6-7세)</t>
   </si>
   <si>
     <t>창의수학가베(7세-초등저)</t>
   </si>
   <si>
     <t>3F 다목적실</t>
   </si>
   <si>
+    <t>퍼포먼스 미술 (18-30개월) 토</t>
+  </si>
+  <si>
+    <t>10:10~10:50</t>
+  </si>
+  <si>
+    <t>박선영</t>
+  </si>
+  <si>
     <t>오감자극 퍼포먼스 미술 2/4~2/25(토) (4주) 18-30개월</t>
-  </si>
-[...7 lines deleted...]
-    <t>퍼포먼스 미술 (18-30개월) 토</t>
   </si>
   <si>
     <t>퍼포먼스 미술 (5-7세) 토</t>
   </si>
   <si>
     <t>11:00~11:40</t>
   </si>
   <si>
     <t>오감자극 퍼포먼스 미술 2/4~2/25(토) (4주) 5-7세</t>
   </si>
   <si>
     <t>12:00~12:40</t>
   </si>
   <si>
     <t>3F 무용실</t>
   </si>
   <si>
     <t>리틀 발레리나(4-6세)</t>
   </si>
   <si>
     <t>안수진(발레)</t>
   </si>
   <si>
     <t>리틀 발레리나(7세-초등3)</t>
   </si>