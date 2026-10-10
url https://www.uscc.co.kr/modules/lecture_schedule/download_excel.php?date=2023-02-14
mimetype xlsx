--- v0 (2026-08-01)
+++ v1 (2026-10-10)
@@ -77,62 +77,62 @@
   <si>
     <t>누구나 쉬운 어린이피아노(화 17시)</t>
   </si>
   <si>
     <t>17:00~17:50</t>
   </si>
   <si>
     <t>직장인 왕초보 피아노(화 17:00)</t>
   </si>
   <si>
     <t>17:00~18:00</t>
   </si>
   <si>
     <t>3F 공예실</t>
   </si>
   <si>
     <t>캘리그라피</t>
   </si>
   <si>
     <t>10:30~12:00</t>
   </si>
   <si>
     <t>엄성희</t>
   </si>
   <si>
+    <t>기타 (초급B조 화 14시)</t>
+  </si>
+  <si>
+    <t>14:00~14:50</t>
+  </si>
+  <si>
+    <t>지윤구</t>
+  </si>
+  <si>
     <t>기타(중급)(화 14:00)</t>
   </si>
   <si>
-    <t>14:00~14:50</t>
-[...7 lines deleted...]
-  <si>
     <t>기타 (초급A조 화 16시)</t>
   </si>
   <si>
     <t>기타(중급)(화 17:00)</t>
   </si>
   <si>
     <t>3F 무용실</t>
   </si>
   <si>
     <t>SNPE 바른자세 척추운동(화 11:00)</t>
   </si>
   <si>
     <t>10:30~11:20</t>
   </si>
   <si>
     <t>최정은</t>
   </si>
   <si>
     <t>리틀스완 발레교실(4-7세)</t>
   </si>
   <si>
     <t>16:10~16:50</t>
   </si>
   <si>
     <t>안수진(발레)</t>
@@ -248,60 +248,60 @@
   <si>
     <t>윤수자</t>
   </si>
   <si>
     <t>3F 취미ㆍ교양실</t>
   </si>
   <si>
     <t>즐겁게 배우는 한자(중급)</t>
   </si>
   <si>
     <t>10:30~11:30</t>
   </si>
   <si>
     <t>장명숙</t>
   </si>
   <si>
     <t>즐겁게 배우는 한자(초급)</t>
   </si>
   <si>
     <t>11:40~12:40</t>
   </si>
   <si>
     <t>4F 당구실</t>
   </si>
   <si>
+    <t>당구클럽(A조)(화,목)</t>
+  </si>
+  <si>
+    <t>12:30~14:30</t>
+  </si>
+  <si>
+    <t>김효동</t>
+  </si>
+  <si>
     <t>당구클럽(B조)(화,목)</t>
-  </si>
-[...7 lines deleted...]
-    <t>당구클럽(A조)(화,목)</t>
   </si>
   <si>
     <t>4F 볼링장</t>
   </si>
   <si>
     <t>볼링 2월 (D)</t>
   </si>
   <si>
     <t>11:00~12:00</t>
   </si>
   <si>
     <t>주성돈</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>