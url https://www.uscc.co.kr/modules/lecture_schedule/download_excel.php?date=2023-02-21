--- v0 (2026-07-30)
+++ v1 (2026-10-10)
@@ -77,95 +77,95 @@
   <si>
     <t>누구나 쉬운 어린이피아노(화 17시)</t>
   </si>
   <si>
     <t>17:00~17:50</t>
   </si>
   <si>
     <t>직장인 왕초보 피아노(화 17:00)</t>
   </si>
   <si>
     <t>17:00~18:00</t>
   </si>
   <si>
     <t>3F 공예실</t>
   </si>
   <si>
     <t>캘리그라피</t>
   </si>
   <si>
     <t>10:30~12:00</t>
   </si>
   <si>
     <t>엄성희</t>
   </si>
   <si>
+    <t>기타(중급)(화 14:00)</t>
+  </si>
+  <si>
+    <t>14:00~14:50</t>
+  </si>
+  <si>
+    <t>지윤구</t>
+  </si>
+  <si>
     <t>기타 (초급B조 화 14시)</t>
   </si>
   <si>
-    <t>14:00~14:50</t>
-[...7 lines deleted...]
-  <si>
     <t>기타 (초급A조 화 16시)</t>
   </si>
   <si>
     <t>기타(중급)(화 17:00)</t>
   </si>
   <si>
     <t>3F 다목적실</t>
   </si>
   <si>
     <t>으라차차 키즈팡팡(25-40개월) 2/21</t>
   </si>
   <si>
     <t>17:00~17:40</t>
   </si>
   <si>
     <t>피터팬</t>
   </si>
   <si>
     <t>3F 무용실</t>
   </si>
   <si>
+    <t>SNPE 바른자세 척추운동(화 11:00)</t>
+  </si>
+  <si>
+    <t>10:30~11:20</t>
+  </si>
+  <si>
+    <t>최정은</t>
+  </si>
+  <si>
     <t>SNPE 바른자세 척추운동 2/21 (화 10시)</t>
   </si>
   <si>
-    <t>10:30~11:20</t>
-[...7 lines deleted...]
-  <si>
     <t>리틀스완 발레교실(4-7세)</t>
   </si>
   <si>
     <t>16:10~16:50</t>
   </si>
   <si>
     <t>안수진(발레)</t>
   </si>
   <si>
     <t>웰빙뷰티 다이어트요가(화 18:00)</t>
   </si>
   <si>
     <t>18:00~18:50</t>
   </si>
   <si>
     <t>임주향</t>
   </si>
   <si>
     <t>발레핏(화 19시)</t>
   </si>
   <si>
     <t>19:00~19:50</t>
   </si>
   <si>
     <t>3F 미술실</t>
@@ -194,60 +194,60 @@
   <si>
     <t>최예솔</t>
   </si>
   <si>
     <t>성악 클래스(화)(A조)</t>
   </si>
   <si>
     <t>18:00~19:00</t>
   </si>
   <si>
     <t>3F 재봉실</t>
   </si>
   <si>
     <t>토탈패션</t>
   </si>
   <si>
     <t>10:00~14:00</t>
   </si>
   <si>
     <t>김달선</t>
   </si>
   <si>
     <t>3F 전통실</t>
   </si>
   <si>
+    <t>베이비 소꿉놀이 배꼽친구 (6-12개월)</t>
+  </si>
+  <si>
+    <t>11:00~11:40</t>
+  </si>
+  <si>
+    <t>박미애</t>
+  </si>
+  <si>
     <t>베이비 소꿉놀이 배꼽친구 2/7~2/28(화) (4주) 6-12개월</t>
-  </si>
-[...7 lines deleted...]
-    <t>베이비 소꿉놀이 배꼽친구 (6-12개월)</t>
   </si>
   <si>
     <t>우리 민요와 가락장구(B조)</t>
   </si>
   <si>
     <t>13:00~14:00</t>
   </si>
   <si>
     <t>박미경</t>
   </si>
   <si>
     <t>우리 민요와 가락장구(A조)</t>
   </si>
   <si>
     <t>3F 창의실</t>
   </si>
   <si>
     <t>생활역학&amp;사주풀이(B조)</t>
   </si>
   <si>
     <t>11:00~12:20</t>
   </si>
   <si>
     <t>이해인</t>
   </si>