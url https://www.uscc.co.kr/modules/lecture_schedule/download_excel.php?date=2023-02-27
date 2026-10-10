--- v0 (2026-07-27)
+++ v1 (2026-10-10)
@@ -44,60 +44,60 @@
   <si>
     <t>강좌명</t>
   </si>
   <si>
     <t>시간</t>
   </si>
   <si>
     <t>강사명</t>
   </si>
   <si>
     <t>3F 강사실</t>
   </si>
   <si>
     <t>실로만든세상손뜨개(월)(18:30)</t>
   </si>
   <si>
     <t>18:30~20:00</t>
   </si>
   <si>
     <t>양영심</t>
   </si>
   <si>
     <t>3F 다목적실</t>
   </si>
   <si>
+    <t>오감자극 퍼포먼스 미술 2/6~2/27(월) (4주) 30-48개월</t>
+  </si>
+  <si>
+    <t>16:30~17:10</t>
+  </si>
+  <si>
+    <t>박선영</t>
+  </si>
+  <si>
     <t>퍼포먼스 미술 (30-48개월) 월</t>
-  </si>
-[...7 lines deleted...]
-    <t>오감자극 퍼포먼스 미술 2/6~2/27(월) (4주) 30-48개월</t>
   </si>
   <si>
     <t>3F 무용실</t>
   </si>
   <si>
     <t>라인댄스(월 11시)</t>
   </si>
   <si>
     <t>11:00~11:50</t>
   </si>
   <si>
     <t>전민정</t>
   </si>
   <si>
     <t>소도구 필라테스 (월) 19:00</t>
   </si>
   <si>
     <t>19:00~19:50</t>
   </si>
   <si>
     <t>김도하</t>
   </si>
   <si>
     <t>3F 음악실</t>
   </si>