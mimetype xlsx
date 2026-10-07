--- v0 (2026-07-25)
+++ v1 (2026-10-07)
@@ -98,60 +98,60 @@
   <si>
     <t>김현종</t>
   </si>
   <si>
     <t>스트레스 타파 드럼교실(A조)</t>
   </si>
   <si>
     <t>16:00~16:50</t>
   </si>
   <si>
     <t>3F 재봉실</t>
   </si>
   <si>
     <t>옷 만들기 기초반</t>
   </si>
   <si>
     <t>10:00~13:00</t>
   </si>
   <si>
     <t>김달선</t>
   </si>
   <si>
     <t>4F 당구실</t>
   </si>
   <si>
+    <t>당구클럽(B조)(수,금)</t>
+  </si>
+  <si>
+    <t>12:30~14:30</t>
+  </si>
+  <si>
+    <t>김효동</t>
+  </si>
+  <si>
     <t>당구클럽(A조)(수,금)</t>
-  </si>
-[...7 lines deleted...]
-    <t>당구클럽(B조)(수,금)</t>
   </si>
   <si>
     <t>4F 볼링장</t>
   </si>
   <si>
     <t>볼링 4월 (B)</t>
   </si>
   <si>
     <t>13:00~14:00</t>
   </si>
   <si>
     <t>주성돈</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>