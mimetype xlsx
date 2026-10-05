--- v0 (2026-07-22)
+++ v1 (2026-10-05)
@@ -227,72 +227,72 @@
   <si>
     <t>윤수자</t>
   </si>
   <si>
     <t>3F 취미ㆍ교양실</t>
   </si>
   <si>
     <t>즐겁게 배우는 한자(중급)</t>
   </si>
   <si>
     <t>10:30~11:30</t>
   </si>
   <si>
     <t>장명숙</t>
   </si>
   <si>
     <t>즐겁게 배우는 한자(초급)</t>
   </si>
   <si>
     <t>11:40~12:40</t>
   </si>
   <si>
     <t>4F 당구실</t>
   </si>
   <si>
+    <t>당구클럽(A조)(화,목)</t>
+  </si>
+  <si>
+    <t>12:30~14:30</t>
+  </si>
+  <si>
+    <t>김효동</t>
+  </si>
+  <si>
     <t>당구클럽(B조)(화,목)</t>
   </si>
   <si>
-    <t>12:30~14:30</t>
-[...7 lines deleted...]
-  <si>
     <t>4F 볼링장</t>
   </si>
   <si>
+    <t>볼링 5월 (E)</t>
+  </si>
+  <si>
+    <t>주성돈</t>
+  </si>
+  <si>
     <t>볼링 6월 (E)</t>
-  </si>
-[...4 lines deleted...]
-    <t>볼링 5월 (E)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="맑은 고딕"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>