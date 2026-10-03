--- v0 (2026-07-16)
+++ v1 (2026-10-03)
@@ -98,60 +98,60 @@
   <si>
     <t>14:00~14:50</t>
   </si>
   <si>
     <t>지윤구</t>
   </si>
   <si>
     <t>힐링악기 하모니카 (기초 B조 14시)</t>
   </si>
   <si>
     <t>힐링악기하모니카(기초A조 16:00)</t>
   </si>
   <si>
     <t>16:00~16:50</t>
   </si>
   <si>
     <t>힐링악기하모니카(독주A조 17:00)</t>
   </si>
   <si>
     <t>17:00~17:50</t>
   </si>
   <si>
     <t>3F 다목적실</t>
   </si>
   <si>
+    <t>아기별 오감플레이(8주) 6-12개월</t>
+  </si>
+  <si>
+    <t>11:50~12:30</t>
+  </si>
+  <si>
+    <t>유슬기</t>
+  </si>
+  <si>
     <t>아기별 오감플레이(5-10개월)</t>
-  </si>
-[...7 lines deleted...]
-    <t>아기별 오감플레이(8주) 6-12개월</t>
   </si>
   <si>
     <t>3F 무용실</t>
   </si>
   <si>
     <t>활력증진 순환체조(B조)</t>
   </si>
   <si>
     <t>13:30~14:30</t>
   </si>
   <si>
     <t>권태자</t>
   </si>
   <si>
     <t>활력증진 순환체조(A조)</t>
   </si>
   <si>
     <t>16:00~17:00</t>
   </si>
   <si>
     <t>소도구 필라테스 (수) 19:00</t>
   </si>
   <si>
     <t>김가희</t>
   </si>