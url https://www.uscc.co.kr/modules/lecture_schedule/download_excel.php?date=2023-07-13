--- v0 (2026-07-16)
+++ v1 (2026-10-03)
@@ -161,60 +161,60 @@
   <si>
     <t>달콤 촉촉 베이킹 (7/6~7/27 목 10시)</t>
   </si>
   <si>
     <t>10:00~12:00</t>
   </si>
   <si>
     <t>김혜정</t>
   </si>
   <si>
     <t>3F 취미ㆍ교양실</t>
   </si>
   <si>
     <t>스피치&amp;창의논술토론(6세-초등) 17:30</t>
   </si>
   <si>
     <t>17:30~18:20</t>
   </si>
   <si>
     <t>허문정</t>
   </si>
   <si>
     <t>4F 당구실</t>
   </si>
   <si>
+    <t>당구클럽(B조)(화,목)</t>
+  </si>
+  <si>
+    <t>12:30~14:30</t>
+  </si>
+  <si>
+    <t>김효동</t>
+  </si>
+  <si>
     <t>당구클럽(A조)(화,목)</t>
-  </si>
-[...7 lines deleted...]
-    <t>당구클럽(B조)(화,목)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="맑은 고딕"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>