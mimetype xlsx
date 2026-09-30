--- v0 (2026-07-14)
+++ v1 (2026-09-30)
@@ -116,60 +116,60 @@
   <si>
     <t>11:10~11:50</t>
   </si>
   <si>
     <t>피터팬</t>
   </si>
   <si>
     <t>으라차차 키즈팡팡(25-36개월) 8/19</t>
   </si>
   <si>
     <t>12:00~12:40</t>
   </si>
   <si>
     <t>으라차차 키즈팡팡(27-36개월) 토</t>
   </si>
   <si>
     <t>으라차차 키즈팡팡(4-6세)토</t>
   </si>
   <si>
     <t>13:00~13:40</t>
   </si>
   <si>
     <t>3F 무용실</t>
   </si>
   <si>
+    <t>발레핏 8/19</t>
+  </si>
+  <si>
+    <t>10:00~10:50</t>
+  </si>
+  <si>
+    <t>안수진(발레)</t>
+  </si>
+  <si>
     <t>발레핏(토 10시)</t>
-  </si>
-[...7 lines deleted...]
-    <t>발레핏 8/19</t>
   </si>
   <si>
     <t>리틀 발레리나(4-6세)</t>
   </si>
   <si>
     <t>리틀 발레리나(토, 기존6세-초등3)</t>
   </si>
   <si>
     <t>신나는 K-pop 댄스교실(6세-초등2)</t>
   </si>
   <si>
     <t>김현진</t>
   </si>
   <si>
     <t>3F 미술실</t>
   </si>
   <si>
     <t>수묵화</t>
   </si>
   <si>
     <t>10:00~11:50</t>
   </si>
   <si>
     <t>김옥분</t>
   </si>