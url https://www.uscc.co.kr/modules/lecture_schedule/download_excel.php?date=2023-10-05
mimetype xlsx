--- v0 (2026-07-11)
+++ v1 (2026-09-27)
@@ -122,60 +122,60 @@
   <si>
     <t>조명재</t>
   </si>
   <si>
     <t>3F 재봉실</t>
   </si>
   <si>
     <t>홈패션(목 10:00)</t>
   </si>
   <si>
     <t>10:00~13:00</t>
   </si>
   <si>
     <t>황인옥</t>
   </si>
   <si>
     <t>홈패션(목 14:00)</t>
   </si>
   <si>
     <t>14:00~17:00</t>
   </si>
   <si>
     <t>4F 당구실</t>
   </si>
   <si>
+    <t>당구클럽(B조)(화,목)</t>
+  </si>
+  <si>
+    <t>12:30~14:30</t>
+  </si>
+  <si>
+    <t>김효동</t>
+  </si>
+  <si>
     <t>당구클럽(A조)(화,목)</t>
-  </si>
-[...7 lines deleted...]
-    <t>당구클럽(B조)(화,목)</t>
   </si>
   <si>
     <t>4F 볼링장</t>
   </si>
   <si>
     <t>볼링 10월</t>
   </si>
   <si>
     <t>10:30~23:00</t>
   </si>
   <si>
     <t>주성돈</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>