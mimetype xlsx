--- v0 (2026-07-10)
+++ v1 (2026-09-26)
@@ -86,60 +86,60 @@
   <si>
     <t>18:00~19:00</t>
   </si>
   <si>
     <t>직장인 왕초보 피아노(화 19:00)</t>
   </si>
   <si>
     <t>19:00~20:00</t>
   </si>
   <si>
     <t>3F 강사실</t>
   </si>
   <si>
     <t>리본공예&amp;리본플라워</t>
   </si>
   <si>
     <t>10:30~12:00</t>
   </si>
   <si>
     <t>김은정 (마크라메)</t>
   </si>
   <si>
     <t>3F 공예실</t>
   </si>
   <si>
+    <t>기타 (초급B조 화 14시)</t>
+  </si>
+  <si>
+    <t>14:00~14:50</t>
+  </si>
+  <si>
+    <t>지윤구</t>
+  </si>
+  <si>
     <t>기타(중급)(화 14:00)</t>
-  </si>
-[...7 lines deleted...]
-    <t>기타 (초급B조 화 14시)</t>
   </si>
   <si>
     <t>기타 (초급A조 화 16시)</t>
   </si>
   <si>
     <t>16:00~16:50</t>
   </si>
   <si>
     <t>기타(중급)(화 17:00)</t>
   </si>
   <si>
     <t>다이아토닉 하모니카</t>
   </si>
   <si>
     <t>18:00~18:50</t>
   </si>
   <si>
     <t>3F 무용실</t>
   </si>
   <si>
     <t>SNPE 바른자세 척추운동(화 10:00)</t>
   </si>
   <si>
     <t>10:00~10:50</t>
   </si>