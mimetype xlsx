--- v0 (2026-07-08)
+++ v1 (2026-09-24)
@@ -107,60 +107,60 @@
   <si>
     <t>14:00~14:50</t>
   </si>
   <si>
     <t>지윤구</t>
   </si>
   <si>
     <t>힐링악기하모니카(독주B조 14:00)</t>
   </si>
   <si>
     <t>힐링악기하모니카(기초A조 16:00)</t>
   </si>
   <si>
     <t>16:00~16:50</t>
   </si>
   <si>
     <t>힐링악기하모니카(독주A조 17:00)</t>
   </si>
   <si>
     <t>17:00~17:50</t>
   </si>
   <si>
     <t>3F 다목적실</t>
   </si>
   <si>
+    <t>아기별 오감플레이(7-13개월)</t>
+  </si>
+  <si>
+    <t>11:00~11:40</t>
+  </si>
+  <si>
+    <t>유슬기</t>
+  </si>
+  <si>
     <t>아기별 오감플레이(7-13개월) 11/22</t>
-  </si>
-[...7 lines deleted...]
-    <t>아기별 오감플레이(7-13개월)</t>
   </si>
   <si>
     <t>아기별 오감플레이(5-10개월) 11/22</t>
   </si>
   <si>
     <t>11:50~12:30</t>
   </si>
   <si>
     <t>아기별 오감플레이 10/4~11/22 (8주) 5-10개월</t>
   </si>
   <si>
     <t>아기별 오감플레이(5-10개월)</t>
   </si>
   <si>
     <t>3F 무용실</t>
   </si>
   <si>
     <t>활력증진 순환체조(B조)</t>
   </si>
   <si>
     <t>13:30~14:30</t>
   </si>
   <si>
     <t>권태자</t>
   </si>