--- v0 (2026-07-07)
+++ v1 (2026-09-23)
@@ -86,62 +86,62 @@
   <si>
     <t>18:00~19:00</t>
   </si>
   <si>
     <t>직장인 왕초보 피아노(화 19:00)</t>
   </si>
   <si>
     <t>19:00~20:00</t>
   </si>
   <si>
     <t>3F 강사실</t>
   </si>
   <si>
     <t>리본공예&amp;리본플라워</t>
   </si>
   <si>
     <t>10:30~12:00</t>
   </si>
   <si>
     <t>김은정 (마크라메)</t>
   </si>
   <si>
     <t>3F 공예실</t>
   </si>
   <si>
+    <t>기타 (초급B조 화 14시)</t>
+  </si>
+  <si>
+    <t>14:00~14:50</t>
+  </si>
+  <si>
+    <t>지윤구</t>
+  </si>
+  <si>
     <t>기타(중급)(화 14:00)</t>
   </si>
   <si>
-    <t>14:00~14:50</t>
-[...7 lines deleted...]
-  <si>
     <t>기타 (초급A조 화 16시)</t>
   </si>
   <si>
     <t>16:00~16:50</t>
   </si>
   <si>
     <t>기타(중급)(화 17:00)</t>
   </si>
   <si>
     <t>다이아토닉 하모니카</t>
   </si>
   <si>
     <t>18:00~18:50</t>
   </si>
   <si>
     <t>3F 무용실</t>
   </si>
   <si>
     <t>SNPE 바른자세 척추운동(화 10:00)</t>
   </si>
   <si>
     <t>10:00~10:50</t>
   </si>
   <si>
     <t>최정은</t>
@@ -233,60 +233,60 @@
   <si>
     <t>19:00~19:50</t>
   </si>
   <si>
     <t>3F 취미ㆍ교양실</t>
   </si>
   <si>
     <t>즐겁게 배우는 한자(중급)</t>
   </si>
   <si>
     <t>10:30~11:30</t>
   </si>
   <si>
     <t>장명숙</t>
   </si>
   <si>
     <t>즐겁게 배우는 한자(초급)</t>
   </si>
   <si>
     <t>11:40~12:40</t>
   </si>
   <si>
     <t>4F 당구실</t>
   </si>
   <si>
+    <t>당구클럽(B조)(화,목)</t>
+  </si>
+  <si>
+    <t>12:30~14:30</t>
+  </si>
+  <si>
+    <t>김효동</t>
+  </si>
+  <si>
     <t>당구클럽(A조)(화,목)</t>
-  </si>
-[...7 lines deleted...]
-    <t>당구클럽(B조)(화,목)</t>
   </si>
   <si>
     <t>2F 수지아뷰티</t>
   </si>
   <si>
     <t>나에게 꼭 맞는 메이크업 클래스 12/12</t>
   </si>
   <si>
     <t>11:30~13:30</t>
   </si>
   <si>
     <t>하솔이</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>