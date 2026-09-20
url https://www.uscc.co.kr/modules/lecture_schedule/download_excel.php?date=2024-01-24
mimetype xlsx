--- v0 (2026-07-05)
+++ v1 (2026-09-20)
@@ -74,60 +74,60 @@
   <si>
     <t>3F 강사실</t>
   </si>
   <si>
     <t>쉽게 따라하는 원어민 일본어회화</t>
   </si>
   <si>
     <t>19:00~19:50</t>
   </si>
   <si>
     <t>야마다요우꼬</t>
   </si>
   <si>
     <t>3F 공예실</t>
   </si>
   <si>
     <t>도자기</t>
   </si>
   <si>
     <t>10:00~11:50</t>
   </si>
   <si>
     <t>김영숙</t>
   </si>
   <si>
+    <t>힐링악기하모니카(독주B조 14:00)</t>
+  </si>
+  <si>
+    <t>14:00~14:50</t>
+  </si>
+  <si>
+    <t>지윤구</t>
+  </si>
+  <si>
     <t>힐링악기 하모니카 (기초 B조 14시)</t>
-  </si>
-[...7 lines deleted...]
-    <t>힐링악기하모니카(독주B조 14:00)</t>
   </si>
   <si>
     <t>힐링악기하모니카(기초A조 16:00)</t>
   </si>
   <si>
     <t>16:00~16:50</t>
   </si>
   <si>
     <t>힐링악기하모니카(독주A조 17:00)</t>
   </si>
   <si>
     <t>17:00~17:50</t>
   </si>
   <si>
     <t>계절꽃 핸드타이드 1/24</t>
   </si>
   <si>
     <t>19:00~20:00</t>
   </si>
   <si>
     <t>박성미</t>
   </si>
   <si>
     <t>3F 다목적실</t>
   </si>