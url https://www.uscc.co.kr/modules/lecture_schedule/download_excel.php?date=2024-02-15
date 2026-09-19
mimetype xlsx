--- v0 (2026-07-04)
+++ v1 (2026-09-19)
@@ -80,57 +80,57 @@
   <si>
     <t>발레핏(목 18시)</t>
   </si>
   <si>
     <t>18:00~18:50</t>
   </si>
   <si>
     <t>안수진(발레)</t>
   </si>
   <si>
     <t>발레핏 2/16 (금 10:00)</t>
   </si>
   <si>
     <t>3F 무용실</t>
   </si>
   <si>
     <t>이너뷰티 밸런스 요가(목)</t>
   </si>
   <si>
     <t>11:00~11:50</t>
   </si>
   <si>
     <t>이지영</t>
   </si>
   <si>
+    <t>리틀스완 발레교실(20-21년생 엄마랑) 목</t>
+  </si>
+  <si>
+    <t>16:20~16:50</t>
+  </si>
+  <si>
     <t>리틀 발레리나&amp;발레리노(21년생~22년생 엄마랑) 2/15</t>
-  </si>
-[...4 lines deleted...]
-    <t>리틀스완 발레교실(20-21년생 엄마랑) 목</t>
   </si>
   <si>
     <t>웰빙뷰티 다이어트요가(목 18:00)</t>
   </si>
   <si>
     <t>임주향</t>
   </si>
   <si>
     <t>3F 음악실</t>
   </si>
   <si>
     <t>플룻(B조)</t>
   </si>
   <si>
     <t>10:30~11:20</t>
   </si>
   <si>
     <t>최미아</t>
   </si>
   <si>
     <t>신나는 노래교실(목18:00)(A조)</t>
   </si>
   <si>
     <t>18:00~19:20</t>
   </si>