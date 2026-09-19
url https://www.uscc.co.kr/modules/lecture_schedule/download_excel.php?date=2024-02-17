--- v0 (2026-07-04)
+++ v1 (2026-09-19)
@@ -110,57 +110,57 @@
   <si>
     <t>창의수학가베(18-19년생)</t>
   </si>
   <si>
     <t>김정운</t>
   </si>
   <si>
     <t>창의수학가베(17-18년생)</t>
   </si>
   <si>
     <t>3F 다목적실</t>
   </si>
   <si>
     <t>으라차차 키즈팡팡(27-36개월)  2/17</t>
   </si>
   <si>
     <t>12:00~12:40</t>
   </si>
   <si>
     <t>피터팬</t>
   </si>
   <si>
     <t>으라차차 키즈팡팡(27-36개월) 토</t>
   </si>
   <si>
+    <t>으라차차 키즈팡팡(19-21년생 혼자) 2/17</t>
+  </si>
+  <si>
+    <t>13:00~13:40</t>
+  </si>
+  <si>
     <t>으라차차 키즈팡팡(18-20년생) 토</t>
-  </si>
-[...4 lines deleted...]
-    <t>으라차차 키즈팡팡(19-21년생 혼자) 2/17</t>
   </si>
   <si>
     <t>3F 무용실</t>
   </si>
   <si>
     <t>발레핏(토 10시)</t>
   </si>
   <si>
     <t>안수진(발레)</t>
   </si>
   <si>
     <t>리틀 발레리나(18-19년생) 토</t>
   </si>
   <si>
     <t>신나는 K-pop 댄스교실(18년생-초등2)</t>
   </si>
   <si>
     <t>허예은</t>
   </si>
   <si>
     <t>3F 미술실</t>
   </si>
   <si>
     <t>수묵화</t>
   </si>