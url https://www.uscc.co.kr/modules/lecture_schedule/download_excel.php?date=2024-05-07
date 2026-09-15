--- v0 (2026-06-29)
+++ v1 (2026-09-15)
@@ -182,60 +182,60 @@
   <si>
     <t>11:20~12:20</t>
   </si>
   <si>
     <t>최예솔</t>
   </si>
   <si>
     <t>성악 클래스(화)(A조)</t>
   </si>
   <si>
     <t>3F 재봉실</t>
   </si>
   <si>
     <t>토탈패션</t>
   </si>
   <si>
     <t>10:00~14:00</t>
   </si>
   <si>
     <t>김달선</t>
   </si>
   <si>
     <t>3F 전통실</t>
   </si>
   <si>
+    <t>베이비 소꿉놀이 배꼽친구 (6-10개월)</t>
+  </si>
+  <si>
+    <t>11:00~11:40</t>
+  </si>
+  <si>
+    <t>박미애</t>
+  </si>
+  <si>
     <t>베이비 소꿉놀이 배꼽친구(6-10개월) 5/7~5/21</t>
-  </si>
-[...7 lines deleted...]
-    <t>베이비 소꿉놀이 배꼽친구 (6-10개월)</t>
   </si>
   <si>
     <t>3F 창의실</t>
   </si>
   <si>
     <t>여행일본어(왕초보)</t>
   </si>
   <si>
     <t>18:30~19:00</t>
   </si>
   <si>
     <t>윤수자</t>
   </si>
   <si>
     <t>여행 일본어(기초 계속)</t>
   </si>
   <si>
     <t>19:00~19:50</t>
   </si>
   <si>
     <t>3F 취미ㆍ교양실</t>
   </si>
   <si>
     <t>즐겁게 배우는 한자(중급)</t>
   </si>