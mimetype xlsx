--- v0 (2026-06-27)
+++ v1 (2026-09-15)
@@ -116,62 +116,62 @@
   <si>
     <t>지윤구</t>
   </si>
   <si>
     <t>기타 (초급B조 화 14시)</t>
   </si>
   <si>
     <t>기타 (초급A조 화 16시)</t>
   </si>
   <si>
     <t>16:00~16:50</t>
   </si>
   <si>
     <t>기타(중급)(화 17:00)</t>
   </si>
   <si>
     <t>다이아토닉 하모니카</t>
   </si>
   <si>
     <t>18:00~18:50</t>
   </si>
   <si>
     <t>3F 무용실</t>
   </si>
   <si>
+    <t>SNPE 바른자세 척추운동 5/21</t>
+  </si>
+  <si>
+    <t>10:00~10:50</t>
+  </si>
+  <si>
+    <t>최정은</t>
+  </si>
+  <si>
     <t>SNPE 바른자세 척추운동(화 10:00)</t>
   </si>
   <si>
-    <t>10:00~10:50</t>
-[...7 lines deleted...]
-  <si>
     <t>힐링요가(화 11:00)</t>
   </si>
   <si>
     <t>11:00~11:50</t>
   </si>
   <si>
     <t>안설빈</t>
   </si>
   <si>
     <t>웰빙뷰티 다이어트요가(화 18:00)</t>
   </si>
   <si>
     <t>임주향</t>
   </si>
   <si>
     <t>3F 미술실</t>
   </si>
   <si>
     <t>오카리나 (B조 화 11:00)</t>
   </si>
   <si>
     <t>김봉화</t>
   </si>
   <si>
     <t>오카리나(A조 화 16:00)</t>
@@ -185,111 +185,111 @@
   <si>
     <t>11:20~12:20</t>
   </si>
   <si>
     <t>최예솔</t>
   </si>
   <si>
     <t>성악 클래스(화)(A조)</t>
   </si>
   <si>
     <t>3F 재봉실</t>
   </si>
   <si>
     <t>토탈패션</t>
   </si>
   <si>
     <t>10:00~14:00</t>
   </si>
   <si>
     <t>김달선</t>
   </si>
   <si>
     <t>3F 전통실</t>
   </si>
   <si>
+    <t>베이비 소꿉놀이 배꼽친구(6-10개월) 5/7~5/21</t>
+  </si>
+  <si>
+    <t>11:00~11:40</t>
+  </si>
+  <si>
+    <t>박미애</t>
+  </si>
+  <si>
     <t>베이비 소꿉놀이 배꼽친구 (6-10개월)</t>
   </si>
   <si>
-    <t>11:00~11:40</t>
-[...7 lines deleted...]
-  <si>
     <t>3F 창의실</t>
   </si>
   <si>
     <t>여행일본어(왕초보)</t>
   </si>
   <si>
     <t>18:30~19:00</t>
   </si>
   <si>
     <t>윤수자</t>
   </si>
   <si>
     <t>여행 일본어(기초 계속)</t>
   </si>
   <si>
     <t>19:00~19:50</t>
   </si>
   <si>
     <t>3F 취미ㆍ교양실</t>
   </si>
   <si>
     <t>즐겁게 배우는 한자(중급)</t>
   </si>
   <si>
     <t>10:00~11:00</t>
   </si>
   <si>
     <t>장명숙</t>
   </si>
   <si>
     <t>즐겁게 배우는 한자(초급)</t>
   </si>
   <si>
     <t>11:10~12:10</t>
   </si>
   <si>
     <t>4F 당구실</t>
   </si>
   <si>
+    <t>당구클럽(B조)(화,목)</t>
+  </si>
+  <si>
+    <t>12:30~14:30</t>
+  </si>
+  <si>
+    <t>김효동</t>
+  </si>
+  <si>
     <t>당구클럽(A조)(화,목)</t>
-  </si>
-[...7 lines deleted...]
-    <t>당구클럽(B조)(화,목)</t>
   </si>
   <si>
     <t>4F 볼링장</t>
   </si>
   <si>
     <t>볼링 5월</t>
   </si>
   <si>
     <t>11:00~23:00</t>
   </si>
   <si>
     <t>주성돈</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>