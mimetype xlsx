--- v0 (2026-06-26)
+++ v1 (2026-09-13)
@@ -101,60 +101,60 @@
   <si>
     <t>힐링악기하모니카(기초A조 16:00)</t>
   </si>
   <si>
     <t>16:00~16:50</t>
   </si>
   <si>
     <t>힐링악기하모니카(독주A조 17:00)</t>
   </si>
   <si>
     <t>17:00~17:50</t>
   </si>
   <si>
     <t>3F 다목적실</t>
   </si>
   <si>
     <t>아기별 오감플레이(7-13개월)</t>
   </si>
   <si>
     <t>11:00~11:40</t>
   </si>
   <si>
     <t>유슬기</t>
   </si>
   <si>
+    <t>아기별 오감플레이(5-10개월) 3/27~5/29</t>
+  </si>
+  <si>
+    <t>11:50~12:30</t>
+  </si>
+  <si>
     <t>아기별 오감플레이(5-10개월)</t>
   </si>
   <si>
-    <t>11:50~12:30</t>
-[...1 lines deleted...]
-  <si>
     <t>아기별 오감플레이(5-10개월) 5/1~5/29</t>
-  </si>
-[...1 lines deleted...]
-    <t>아기별 오감플레이(5-10개월) 3/27~5/29</t>
   </si>
   <si>
     <t>3F 무용실</t>
   </si>
   <si>
     <t>소도구 필라테스 (수) 11:00</t>
   </si>
   <si>
     <t>11:00~11:50</t>
   </si>
   <si>
     <t>김가희</t>
   </si>
   <si>
     <t>소도구 필라테스 (수) 19:00</t>
   </si>
   <si>
     <t>3F 음악실</t>
   </si>
   <si>
     <t>신나는 노래교실(수13:40)(B조)</t>
   </si>
   <si>
     <t>13:40~15:00</t>
   </si>
@@ -720,51 +720,51 @@
         <v>30</v>
       </c>
       <c r="D11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12" t="s">
         <v>31</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14" t="s">
         <v>32</v>
       </c>
       <c r="C14" t="s">
         <v>30</v>
       </c>
       <c r="D14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>33</v>