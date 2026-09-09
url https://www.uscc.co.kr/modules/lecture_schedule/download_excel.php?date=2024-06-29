--- v0 (2026-06-23)
+++ v1 (2026-09-09)
@@ -119,57 +119,57 @@
   <si>
     <t>3F 공예실</t>
   </si>
   <si>
     <t>창의수학가베(19-20년생)</t>
   </si>
   <si>
     <t>김정운</t>
   </si>
   <si>
     <t>창의수학가베(19년생-초등저)</t>
   </si>
   <si>
     <t>3F 다목적실</t>
   </si>
   <si>
     <t>아트재미 놀이미술(28-45개월)</t>
   </si>
   <si>
     <t>10:10~10:50</t>
   </si>
   <si>
     <t>라니</t>
   </si>
   <si>
+    <t>아트재미 놀이미술(18-20년생)6/29~7/20</t>
+  </si>
+  <si>
+    <t>11:00~11:40</t>
+  </si>
+  <si>
     <t>아트재미 놀이미술(18-20년생)</t>
-  </si>
-[...4 lines deleted...]
-    <t>아트재미 놀이미술(18-20년생)6/29~7/20</t>
   </si>
   <si>
     <t>신나는 K-pop 댄스교실(19년생-초등2)</t>
   </si>
   <si>
     <t>허예은</t>
   </si>
   <si>
     <t>3F 무용실</t>
   </si>
   <si>
     <t>즐거운 음악줄넘기(18년생-초등)10:00</t>
   </si>
   <si>
     <t>강경아</t>
   </si>
   <si>
     <t>즐거운 음악줄넘기(18년생-초등)11:00</t>
   </si>
   <si>
     <t>리틀 발레리나(19-20년생)토</t>
   </si>
   <si>
     <t>12:00~12:40</t>
   </si>