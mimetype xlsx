--- v0 (2026-06-22)
+++ v1 (2026-09-09)
@@ -71,87 +71,87 @@
   <si>
     <t>수요 최경진 피아노(수 17:30)</t>
   </si>
   <si>
     <t>17:30~18:30</t>
   </si>
   <si>
     <t>최경진</t>
   </si>
   <si>
     <t>3F 강사실</t>
   </si>
   <si>
     <t>쉽게 따라하는 원어민 일본어회화</t>
   </si>
   <si>
     <t>19:00~19:50</t>
   </si>
   <si>
     <t>야마다요우꼬</t>
   </si>
   <si>
     <t>3F 공예실</t>
   </si>
   <si>
+    <t>힐링악기하모니카(독주B조 14:00)</t>
+  </si>
+  <si>
+    <t>14:00~14:50</t>
+  </si>
+  <si>
+    <t>지윤구</t>
+  </si>
+  <si>
     <t>힐링악기 하모니카 (기초 B조 14시)</t>
   </si>
   <si>
-    <t>14:00~14:50</t>
-[...7 lines deleted...]
-  <si>
     <t>힐링악기하모니카(기초A조 16:00)</t>
   </si>
   <si>
     <t>16:00~16:50</t>
   </si>
   <si>
     <t>힐링악기하모니카(독주A조 17:00)</t>
   </si>
   <si>
     <t>17:00~17:50</t>
   </si>
   <si>
     <t>3F 다목적실</t>
   </si>
   <si>
+    <t>아기별 오감플레이(7-15개월)</t>
+  </si>
+  <si>
+    <t>11:00~11:40</t>
+  </si>
+  <si>
+    <t>유슬기</t>
+  </si>
+  <si>
     <t>아기별 오감플레이(7-15개월)7/3~8/28</t>
-  </si>
-[...7 lines deleted...]
-    <t>아기별 오감플레이(7-15개월)</t>
   </si>
   <si>
     <t>아기별 오감플레이(5-12개월)7/3~8/28</t>
   </si>
   <si>
     <t>11:50~12:30</t>
   </si>
   <si>
     <t>아기별 오감플레이(5-12개월)</t>
   </si>
   <si>
     <t>3F 무용실</t>
   </si>
   <si>
     <t>소도구 필라테스 (수) 11:00</t>
   </si>
   <si>
     <t>11:00~11:50</t>
   </si>
   <si>
     <t>김가희</t>
   </si>
   <si>
     <t>임산부 필라테스 (7/3~7/26)</t>
   </si>