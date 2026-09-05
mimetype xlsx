--- v0 (2026-06-08)
+++ v1 (2026-09-05)
@@ -182,60 +182,60 @@
   <si>
     <t>11:20~12:20</t>
   </si>
   <si>
     <t>최예솔</t>
   </si>
   <si>
     <t>성악 클래스(화)(A조)</t>
   </si>
   <si>
     <t>3F 재봉실</t>
   </si>
   <si>
     <t>토탈패션</t>
   </si>
   <si>
     <t>10:00~14:00</t>
   </si>
   <si>
     <t>김달선</t>
   </si>
   <si>
     <t>3F 전통실</t>
   </si>
   <si>
+    <t>베이비 소꿉놀이 배꼽친구(4-8개월)</t>
+  </si>
+  <si>
+    <t>11:30~12:10</t>
+  </si>
+  <si>
+    <t>박미애</t>
+  </si>
+  <si>
     <t>베이비 배꼽친구(4-8개월) 8/6~8/27</t>
-  </si>
-[...7 lines deleted...]
-    <t>베이비 소꿉놀이 배꼽친구(4-8개월)</t>
   </si>
   <si>
     <t>11:50~12:30</t>
   </si>
   <si>
     <t>3F 창의실</t>
   </si>
   <si>
     <t>주산활용수학교육사</t>
   </si>
   <si>
     <t>10:30~11:30</t>
   </si>
   <si>
     <t>허영숙</t>
   </si>
   <si>
     <t>초등수학지도사</t>
   </si>
   <si>
     <t>11:40~12:40</t>
   </si>
   <si>
     <t>여행일본어(왕초보)</t>
   </si>
@@ -951,51 +951,51 @@
         <v>57</v>
       </c>
       <c r="D23" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>55</v>
       </c>
       <c r="B24" t="s">
         <v>59</v>
       </c>
       <c r="C24" t="s">
         <v>57</v>
       </c>
       <c r="D24" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>55</v>
       </c>
       <c r="B25" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C25" t="s">
         <v>60</v>
       </c>
       <c r="D25" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>61</v>
       </c>
       <c r="B26" t="s">
         <v>62</v>
       </c>
       <c r="C26" t="s">
         <v>63</v>
       </c>
       <c r="D26" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>61</v>