--- v0 (2026-06-07)
+++ v1 (2026-09-02)
@@ -194,57 +194,57 @@
   <si>
     <t>10:00~14:00</t>
   </si>
   <si>
     <t>김달선</t>
   </si>
   <si>
     <t>3F 전통실</t>
   </si>
   <si>
     <t>베이비 소꿉놀이 배꼽친구(10-15개월)</t>
   </si>
   <si>
     <t>12:10~12:50</t>
   </si>
   <si>
     <t>박미애</t>
   </si>
   <si>
     <t>베이비 소꿉놀이 배꼽친구(6-10개월)</t>
   </si>
   <si>
     <t>13:00~13:40</t>
   </si>
   <si>
+    <t>베이비 소꿉놀이 배꼽친구(4-6개월)10/8~11/26</t>
+  </si>
+  <si>
+    <t>13:50~14:30</t>
+  </si>
+  <si>
     <t>베이비 소꿉놀이 배꼽친구(4-6개월)</t>
-  </si>
-[...4 lines deleted...]
-    <t>베이비 소꿉놀이 배꼽친구(4-6개월)10/8~11/26</t>
   </si>
   <si>
     <t>3F 조리실</t>
   </si>
   <si>
     <t>달콤 촉촉 베이킹(10/8~10/29)18:30</t>
   </si>
   <si>
     <t>18:30~20:30</t>
   </si>
   <si>
     <t>김혜정</t>
   </si>
   <si>
     <t>3F 창의실</t>
   </si>
   <si>
     <t>주산활용수학교육사</t>
   </si>
   <si>
     <t>11:00~12:00</t>
   </si>
   <si>
     <t>허영숙</t>
   </si>