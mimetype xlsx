--- v0 (2026-06-05)
+++ v1 (2026-09-01)
@@ -203,60 +203,60 @@
   <si>
     <t>베이비 배꼽친구(7~12개월)11/5</t>
   </si>
   <si>
     <t>11:20~12:00</t>
   </si>
   <si>
     <t>박미애</t>
   </si>
   <si>
     <t>베이비 소꿉놀이 배꼽친구(10-15개월)</t>
   </si>
   <si>
     <t>12:10~12:50</t>
   </si>
   <si>
     <t>베이비 소꿉놀이 배꼽친구(6-10개월)11/5~11/26</t>
   </si>
   <si>
     <t>13:00~13:40</t>
   </si>
   <si>
     <t>베이비 소꿉놀이 배꼽친구(6-10개월)</t>
   </si>
   <si>
+    <t>베이비 소꿉놀이 배꼽친구(4-6개월)11/5~11/26</t>
+  </si>
+  <si>
+    <t>13:50~14:30</t>
+  </si>
+  <si>
+    <t>베이비 소꿉놀이 배꼽친구(4-6개월)</t>
+  </si>
+  <si>
     <t>베이비 소꿉놀이 배꼽친구(4-6개월)10/8~11/26</t>
-  </si>
-[...7 lines deleted...]
-    <t>베이비 소꿉놀이 배꼽친구(4-6개월)</t>
   </si>
   <si>
     <t>3F 창의실</t>
   </si>
   <si>
     <t>주산활용수학교육사</t>
   </si>
   <si>
     <t>11:00~12:00</t>
   </si>
   <si>
     <t>허영숙</t>
   </si>
   <si>
     <t>초등수학지도사</t>
   </si>
   <si>
     <t>12:10~13:10</t>
   </si>
   <si>
     <t>여행일본어(왕초보)</t>
   </si>
   <si>
     <t>윤수자</t>
   </si>
@@ -1036,51 +1036,51 @@
         <v>61</v>
       </c>
       <c r="D28" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>54</v>
       </c>
       <c r="B29" t="s">
         <v>63</v>
       </c>
       <c r="C29" t="s">
         <v>64</v>
       </c>
       <c r="D29" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>54</v>
       </c>
       <c r="B30" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C30" t="s">
         <v>64</v>
       </c>
       <c r="D30" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>54</v>
       </c>
       <c r="B31" t="s">
         <v>65</v>
       </c>
       <c r="C31" t="s">
         <v>64</v>
       </c>
       <c r="D31" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>54</v>