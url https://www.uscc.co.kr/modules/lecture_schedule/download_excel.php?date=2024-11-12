--- v0 (2026-06-05)
+++ v1 (2026-09-01)
@@ -74,62 +74,62 @@
   <si>
     <t>17:00~17:50</t>
   </si>
   <si>
     <t>직장인 왕초보 피아노(화 17:00)</t>
   </si>
   <si>
     <t>17:00~18:00</t>
   </si>
   <si>
     <t>직장인 왕초보 피아노(화 18:00)</t>
   </si>
   <si>
     <t>18:00~19:00</t>
   </si>
   <si>
     <t>직장인 왕초보 피아노(화 19:00)</t>
   </si>
   <si>
     <t>19:00~20:00</t>
   </si>
   <si>
     <t>3F 공예실</t>
   </si>
   <si>
+    <t>기타(중급)(화 14:00)</t>
+  </si>
+  <si>
+    <t>14:00~14:50</t>
+  </si>
+  <si>
+    <t>지윤구</t>
+  </si>
+  <si>
     <t>기타 (초급B조 화 14시)</t>
   </si>
   <si>
-    <t>14:00~14:50</t>
-[...7 lines deleted...]
-  <si>
     <t>기타 (초급A조 화 16시)</t>
   </si>
   <si>
     <t>16:00~16:50</t>
   </si>
   <si>
     <t>기타(중급)(화 17:00)</t>
   </si>
   <si>
     <t>다이아토닉 하모니카</t>
   </si>
   <si>
     <t>18:00~18:50</t>
   </si>
   <si>
     <t>3F 무용실</t>
   </si>
   <si>
     <t>SNPE 바른자세 척추운동(화 10:00)</t>
   </si>
   <si>
     <t>10:00~10:50</t>
   </si>
   <si>
     <t>최정은</t>
@@ -197,62 +197,62 @@
   <si>
     <t>김달선</t>
   </si>
   <si>
     <t>3F 전통실</t>
   </si>
   <si>
     <t>베이비 소꿉놀이 배꼽친구(10-15개월)</t>
   </si>
   <si>
     <t>12:10~12:50</t>
   </si>
   <si>
     <t>박미애</t>
   </si>
   <si>
     <t>베이비 소꿉놀이 배꼽친구(6-10개월)11/5~11/26</t>
   </si>
   <si>
     <t>13:00~13:40</t>
   </si>
   <si>
     <t>베이비 소꿉놀이 배꼽친구(6-10개월)</t>
   </si>
   <si>
+    <t>베이비 소꿉놀이 배꼽친구(4-6개월)</t>
+  </si>
+  <si>
+    <t>13:50~14:30</t>
+  </si>
+  <si>
+    <t>베이비 소꿉놀이 배꼽친구(4-6개월)10/8~11/26</t>
+  </si>
+  <si>
     <t>베이비 소꿉놀이 배꼽친구(4-6개월)11/5~11/26</t>
   </si>
   <si>
-    <t>13:50~14:30</t>
-[...7 lines deleted...]
-  <si>
     <t>3F 조리실</t>
   </si>
   <si>
     <t>달콤 촉촉 베이킹(11/12~11/28)A조</t>
   </si>
   <si>
     <t>18:30~20:30</t>
   </si>
   <si>
     <t>김혜정</t>
   </si>
   <si>
     <t>3F 창의실</t>
   </si>
   <si>
     <t>주산활용수학교육사</t>
   </si>
   <si>
     <t>11:00~12:00</t>
   </si>
   <si>
     <t>허영숙</t>
   </si>
   <si>
     <t>초등수학지도사</t>
@@ -320,60 +320,60 @@
   <si>
     <t>17:00~17:20</t>
   </si>
   <si>
     <t>1:1 퍼스널 컬러 진단(11/12)17시20분</t>
   </si>
   <si>
     <t>17:20~17:40</t>
   </si>
   <si>
     <t>1:1 퍼스널 컬러 진단(11/12)17시40분</t>
   </si>
   <si>
     <t>17:40~18:00</t>
   </si>
   <si>
     <t>1:1 퍼스널 컬러 진단(11/12)18시</t>
   </si>
   <si>
     <t>18:00~18:20</t>
   </si>
   <si>
     <t>4F 당구실</t>
   </si>
   <si>
+    <t>당구클럽(B조)(화,목)</t>
+  </si>
+  <si>
+    <t>12:30~14:30</t>
+  </si>
+  <si>
+    <t>김효동</t>
+  </si>
+  <si>
     <t>당구클럽(A조)(화,목)</t>
-  </si>
-[...7 lines deleted...]
-    <t>당구클럽(B조)(화,목)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="맑은 고딕"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1065,65 +1065,65 @@
         <v>59</v>
       </c>
       <c r="D26" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>54</v>
       </c>
       <c r="B27" t="s">
         <v>61</v>
       </c>
       <c r="C27" t="s">
         <v>62</v>
       </c>
       <c r="D27" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>54</v>
       </c>
       <c r="B28" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C28" t="s">
         <v>62</v>
       </c>
       <c r="D28" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>54</v>
       </c>
       <c r="B29" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C29" t="s">
         <v>62</v>
       </c>
       <c r="D29" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>54</v>
       </c>
       <c r="B30" t="s">
         <v>64</v>
       </c>
       <c r="C30" t="s">
         <v>62</v>
       </c>
       <c r="D30" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>65</v>