--- v0 (2026-06-05)
+++ v1 (2026-09-01)
@@ -194,69 +194,69 @@
   <si>
     <t>3F 재봉실</t>
   </si>
   <si>
     <t>토탈패션</t>
   </si>
   <si>
     <t>10:00~14:00</t>
   </si>
   <si>
     <t>김달선</t>
   </si>
   <si>
     <t>3F 전통실</t>
   </si>
   <si>
     <t>베이비 소꿉놀이 배꼽친구(10-15개월)</t>
   </si>
   <si>
     <t>12:10~12:50</t>
   </si>
   <si>
     <t>박미애</t>
   </si>
   <si>
+    <t>베이비 소꿉놀이 배꼽친구(6-10개월)</t>
+  </si>
+  <si>
+    <t>13:00~13:40</t>
+  </si>
+  <si>
     <t>베이비 소꿉놀이 배꼽친구(6-10개월)11/5~11/26</t>
   </si>
   <si>
-    <t>13:00~13:40</t>
-[...2 lines deleted...]
-    <t>베이비 소꿉놀이 배꼽친구(6-10개월)</t>
+    <t>베이비 소꿉놀이 배꼽친구(4-6개월)10/8~11/26</t>
+  </si>
+  <si>
+    <t>13:50~14:30</t>
   </si>
   <si>
     <t>베이비 소꿉놀이 배꼽친구(4-6개월)11/5~11/26</t>
   </si>
   <si>
-    <t>13:50~14:30</t>
-[...1 lines deleted...]
-  <si>
     <t>베이비 소꿉놀이 배꼽친구(4-6개월)</t>
-  </si>
-[...1 lines deleted...]
-    <t>베이비 소꿉놀이 배꼽친구(4-6개월)10/8~11/26</t>
   </si>
   <si>
     <t>3F 조리실</t>
   </si>
   <si>
     <t>달콤 촉촉 베이킹(11/12~11/28)A조</t>
   </si>
   <si>
     <t>18:30~20:30</t>
   </si>
   <si>
     <t>김혜정</t>
   </si>
   <si>
     <t>3F 창의실</t>
   </si>
   <si>
     <t>주산활용수학교육사</t>
   </si>
   <si>
     <t>11:00~12:00</t>
   </si>
   <si>
     <t>허영숙</t>
   </si>
@@ -1006,107 +1006,107 @@
         <v>61</v>
       </c>
       <c r="D25" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>56</v>
       </c>
       <c r="B26" t="s">
         <v>62</v>
       </c>
       <c r="C26" t="s">
         <v>61</v>
       </c>
       <c r="D26" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>56</v>
       </c>
       <c r="B27" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C27" t="s">
         <v>61</v>
       </c>
       <c r="D27" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>56</v>
       </c>
       <c r="B28" t="s">
         <v>63</v>
       </c>
       <c r="C28" t="s">
         <v>64</v>
       </c>
       <c r="D28" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>56</v>
       </c>
       <c r="B29" t="s">
         <v>65</v>
       </c>
       <c r="C29" t="s">
         <v>64</v>
       </c>
       <c r="D29" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>56</v>
       </c>
       <c r="B30" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C30" t="s">
         <v>64</v>
       </c>
       <c r="D30" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C31" t="s">
         <v>64</v>
       </c>
       <c r="D31" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>67</v>
       </c>
       <c r="B32" t="s">
         <v>68</v>
       </c>
       <c r="C32" t="s">
         <v>69</v>
       </c>
       <c r="D32" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>67</v>