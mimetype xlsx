--- v0 (2026-06-03)
+++ v1 (2026-08-29)
@@ -131,60 +131,60 @@
   <si>
     <t>홈패션(목 10:00)</t>
   </si>
   <si>
     <t>10:00~13:00</t>
   </si>
   <si>
     <t>황인옥</t>
   </si>
   <si>
     <t>홈패션(목 14:00)</t>
   </si>
   <si>
     <t>14:00~17:00</t>
   </si>
   <si>
     <t>홈패션(목 18:00)</t>
   </si>
   <si>
     <t>18:00~21:00</t>
   </si>
   <si>
     <t>4F 당구실</t>
   </si>
   <si>
+    <t>당구클럽(B조)(화,목)</t>
+  </si>
+  <si>
+    <t>12:30~14:30</t>
+  </si>
+  <si>
+    <t>김효동</t>
+  </si>
+  <si>
     <t>당구클럽(A조)(화,목)</t>
-  </si>
-[...7 lines deleted...]
-    <t>당구클럽(B조)(화,목)</t>
   </si>
   <si>
     <t>4F 볼링장</t>
   </si>
   <si>
     <t>프로선수에게 배우는 볼링 1월(B조)</t>
   </si>
   <si>
     <t>강희원</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="맑은 고딕"/>