--- v0 (2026-06-03)
+++ v1 (2026-08-29)
@@ -185,60 +185,60 @@
   <si>
     <t>17:00~17:20</t>
   </si>
   <si>
     <t>1:1 퍼스널 컬러 진단(1/16)17시20분</t>
   </si>
   <si>
     <t>17:20~17:40</t>
   </si>
   <si>
     <t>1:1 퍼스널 컬러 진단(1/16)17시40분</t>
   </si>
   <si>
     <t>17:40~18:00</t>
   </si>
   <si>
     <t>1:1 퍼스널 컬러 진단(1/16)18시</t>
   </si>
   <si>
     <t>18:00~18:20</t>
   </si>
   <si>
     <t>4F 당구실</t>
   </si>
   <si>
+    <t>당구클럽(B조)(화,목)</t>
+  </si>
+  <si>
+    <t>12:30~14:30</t>
+  </si>
+  <si>
+    <t>김효동</t>
+  </si>
+  <si>
     <t>당구클럽(A조)(화,목)</t>
-  </si>
-[...7 lines deleted...]
-    <t>당구클럽(B조)(화,목)</t>
   </si>
   <si>
     <t>4F 볼링장</t>
   </si>
   <si>
     <t>프로선수에게 배우는 볼링 1월(B조)</t>
   </si>
   <si>
     <t>강희원</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="맑은 고딕"/>