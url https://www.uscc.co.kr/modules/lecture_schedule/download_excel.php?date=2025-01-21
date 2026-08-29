--- v0 (2026-06-02)
+++ v1 (2026-08-29)
@@ -176,60 +176,60 @@
   <si>
     <t>11:20~12:20</t>
   </si>
   <si>
     <t>최예솔</t>
   </si>
   <si>
     <t>성악 클래스(화)(A조)</t>
   </si>
   <si>
     <t>3F 재봉실</t>
   </si>
   <si>
     <t>토탈패션</t>
   </si>
   <si>
     <t>10:00~14:00</t>
   </si>
   <si>
     <t>김달선</t>
   </si>
   <si>
     <t>3F 전통실</t>
   </si>
   <si>
+    <t>배꼽친구(베이비소꿉놀이)8-12개월</t>
+  </si>
+  <si>
+    <t>13:00~13:40</t>
+  </si>
+  <si>
+    <t>박미애</t>
+  </si>
+  <si>
     <t>배꼽친구(베이비소꿉놀이) 6-12개월 1/7~2/25</t>
-  </si>
-[...7 lines deleted...]
-    <t>배꼽친구(베이비소꿉놀이)8-12개월</t>
   </si>
   <si>
     <t>3F 창의실</t>
   </si>
   <si>
     <t>여행일본어(왕초보)</t>
   </si>
   <si>
     <t>윤수자</t>
   </si>
   <si>
     <t>여행 일본어(기초 계속)</t>
   </si>
   <si>
     <t>3F 취미ㆍ교양실</t>
   </si>
   <si>
     <t>재미있는 논어(한자)</t>
   </si>
   <si>
     <t>10:00~11:00</t>
   </si>
   <si>
     <t>장명숙</t>
   </si>