--- v0 (2026-06-02)
+++ v1 (2026-08-28)
@@ -197,60 +197,60 @@
   <si>
     <t>14:10~15:10</t>
   </si>
   <si>
     <t>3F 음악실</t>
   </si>
   <si>
     <t>드럼마스터(초등3이상) 10시</t>
   </si>
   <si>
     <t>김현종</t>
   </si>
   <si>
     <t>드럼마스터(초등3이상) 11시</t>
   </si>
   <si>
     <t>바이올린첫걸음 (18년생-성인)</t>
   </si>
   <si>
     <t>김유진(바이올린)</t>
   </si>
   <si>
     <t>3F 전통실</t>
   </si>
   <si>
+    <t>배꼽아트(베이비소꿉놀이아트)24-36개월</t>
+  </si>
+  <si>
+    <t>11:20~12:00</t>
+  </si>
+  <si>
+    <t>박미애</t>
+  </si>
+  <si>
     <t>배꼽아트 미술놀이(24-36개월)1/4~2/8</t>
-  </si>
-[...7 lines deleted...]
-    <t>배꼽아트(베이비소꿉놀이아트)24-36개월</t>
   </si>
   <si>
     <t>배꼽아트(베이비소꿉놀이아트)36-48개월</t>
   </si>
   <si>
     <t>12:10~12:50</t>
   </si>
   <si>
     <t>배꼽아트(배꼽친구미술놀이)18-20년생</t>
   </si>
   <si>
     <t>13:00~13:40</t>
   </si>
   <si>
     <t>3F 조리실</t>
   </si>
   <si>
     <t>꼬마건축교실(18년생-초등)</t>
   </si>
   <si>
     <t>김정희</t>
   </si>
   <si>
     <t>꼬마건축교실(초등)</t>
   </si>