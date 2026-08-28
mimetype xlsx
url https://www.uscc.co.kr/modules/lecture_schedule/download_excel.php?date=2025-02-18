--- v0 (2026-06-01)
+++ v1 (2026-08-28)
@@ -98,62 +98,62 @@
   <si>
     <t>기타(중급)(화 14:00)</t>
   </si>
   <si>
     <t>14:00~14:50</t>
   </si>
   <si>
     <t>지윤구</t>
   </si>
   <si>
     <t>기타 (초급B조 화 14시)</t>
   </si>
   <si>
     <t>기타 (초급A조 화 16시)</t>
   </si>
   <si>
     <t>16:00~16:50</t>
   </si>
   <si>
     <t>기타(중급)(화 17:00)</t>
   </si>
   <si>
     <t>3F 무용실</t>
   </si>
   <si>
+    <t>&lt;Adult&gt; SNPE 바른자세 척추운동 2/18</t>
+  </si>
+  <si>
+    <t>10:00~10:50</t>
+  </si>
+  <si>
+    <t>최정은</t>
+  </si>
+  <si>
     <t>SNPE 바른자세 척추운동(화 10:00)</t>
   </si>
   <si>
-    <t>10:00~10:50</t>
-[...7 lines deleted...]
-  <si>
     <t>전신 순환 디톡스 요가(화) 11시</t>
   </si>
   <si>
     <t>11:00~11:50</t>
   </si>
   <si>
     <t>안설빈</t>
   </si>
   <si>
     <t>웰빙뷰티 다이어트요가(화 18:00)</t>
   </si>
   <si>
     <t>18:00~18:50</t>
   </si>
   <si>
     <t>임주향</t>
   </si>
   <si>
     <t>매트 필라테스(화) 19시</t>
   </si>
   <si>
     <t>19:00~19:50</t>
   </si>
   <si>
     <t>허림</t>
@@ -179,60 +179,60 @@
   <si>
     <t>11:20~12:20</t>
   </si>
   <si>
     <t>최예솔</t>
   </si>
   <si>
     <t>성악 클래스(화)(A조)</t>
   </si>
   <si>
     <t>3F 재봉실</t>
   </si>
   <si>
     <t>토탈패션</t>
   </si>
   <si>
     <t>10:00~14:00</t>
   </si>
   <si>
     <t>김달선</t>
   </si>
   <si>
     <t>3F 전통실</t>
   </si>
   <si>
+    <t>배꼽친구(베이비소꿉놀이) 6-12개월 1/7~2/25</t>
+  </si>
+  <si>
+    <t>13:00~13:40</t>
+  </si>
+  <si>
+    <t>박미애</t>
+  </si>
+  <si>
     <t>배꼽친구(베이비소꿉놀이)8-12개월</t>
-  </si>
-[...7 lines deleted...]
-    <t>배꼽친구(베이비소꿉놀이) 6-12개월 1/7~2/25</t>
   </si>
   <si>
     <t>3F 창의실</t>
   </si>
   <si>
     <t>여행일본어(왕초보)</t>
   </si>
   <si>
     <t>윤수자</t>
   </si>
   <si>
     <t>여행 일본어(기초 계속)</t>
   </si>
   <si>
     <t>3F 취미ㆍ교양실</t>
   </si>
   <si>
     <t>재미있는 논어(한자)</t>
   </si>
   <si>
     <t>10:00~11:00</t>
   </si>
   <si>
     <t>장명숙</t>
   </si>