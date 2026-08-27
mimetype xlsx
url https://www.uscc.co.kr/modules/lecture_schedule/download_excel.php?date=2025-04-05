--- v0 (2026-05-31)
+++ v1 (2026-08-27)
@@ -218,60 +218,60 @@
   <si>
     <t>14:10~15:10</t>
   </si>
   <si>
     <t>3F 음악실</t>
   </si>
   <si>
     <t>드럼마스터(초등3이상) 10시</t>
   </si>
   <si>
     <t>김현종</t>
   </si>
   <si>
     <t>드럼마스터(초등3이상) 11시</t>
   </si>
   <si>
     <t>바이올린 첫걸음 (19년생-초등)</t>
   </si>
   <si>
     <t>김유진(바이올린)</t>
   </si>
   <si>
     <t>3F 전통실</t>
   </si>
   <si>
+    <t>배꼽아트(베이비소꿉놀이아트) 19-21년생</t>
+  </si>
+  <si>
+    <t>13:00~13:40</t>
+  </si>
+  <si>
+    <t>박미애</t>
+  </si>
+  <si>
     <t>미술놀이 배꼽아트 19-21년생(4/5~5/17)</t>
-  </si>
-[...7 lines deleted...]
-    <t>배꼽아트(베이비소꿉놀이아트) 19-21년생</t>
   </si>
   <si>
     <t>3F 조리실</t>
   </si>
   <si>
     <t>꼬마건축교실(19년생-초등)</t>
   </si>
   <si>
     <t>김정희</t>
   </si>
   <si>
     <t>꼬마건축교실(초등)</t>
   </si>
   <si>
     <t>&lt;키즈&gt; 식목일 텃밭 케이크 만들기  (19년생-초등) 4/5</t>
   </si>
   <si>
     <t>14:00~15:30</t>
   </si>
   <si>
     <t>김혜정</t>
   </si>
   <si>
     <t>3F 창의실</t>
   </si>