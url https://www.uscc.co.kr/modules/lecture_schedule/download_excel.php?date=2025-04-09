--- v0 (2026-05-31)
+++ v1 (2026-08-27)
@@ -152,60 +152,60 @@
   <si>
     <t>신나는 노래교실(수13:40)(B조)</t>
   </si>
   <si>
     <t>13:40~15:00</t>
   </si>
   <si>
     <t>조명재</t>
   </si>
   <si>
     <t>3F 재봉실</t>
   </si>
   <si>
     <t>우리옷 만들기(생활한복)(수)</t>
   </si>
   <si>
     <t>10:00~16:00</t>
   </si>
   <si>
     <t>최문희</t>
   </si>
   <si>
     <t>3F 전통실</t>
   </si>
   <si>
+    <t>자연물 오감 베베프렌즈 6-10개월(4/9~5/28 8주)</t>
+  </si>
+  <si>
+    <t>13:20~14:00</t>
+  </si>
+  <si>
+    <t>박영신</t>
+  </si>
+  <si>
     <t>베베프렌즈 (6-15개월)</t>
-  </si>
-[...7 lines deleted...]
-    <t>자연물 오감 베베프렌즈 6-10개월(4/9~5/28 8주)</t>
   </si>
   <si>
     <t>3F 조리실</t>
   </si>
   <si>
     <t>바리스타 ICA BARISTA(레벨1)18:30</t>
   </si>
   <si>
     <t>18:30~20:00</t>
   </si>
   <si>
     <t>김수진(바리스타)</t>
   </si>
   <si>
     <t>3F 창의실</t>
   </si>
   <si>
     <t>말문이 트이는 영어회화(초.중급)</t>
   </si>
   <si>
     <t>김수진(영어)</t>
   </si>
   <si>
     <t>왕왕왕 초보 영어회화(왕초보)</t>
   </si>