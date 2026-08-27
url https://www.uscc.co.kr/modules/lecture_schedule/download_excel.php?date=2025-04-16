--- v0 (2026-05-31)
+++ v1 (2026-08-27)
@@ -152,62 +152,62 @@
   <si>
     <t>신나는 노래교실(수13:40)(B조)</t>
   </si>
   <si>
     <t>13:40~15:00</t>
   </si>
   <si>
     <t>조명재</t>
   </si>
   <si>
     <t>3F 재봉실</t>
   </si>
   <si>
     <t>우리옷 만들기(생활한복)(수)</t>
   </si>
   <si>
     <t>10:00~16:00</t>
   </si>
   <si>
     <t>최문희</t>
   </si>
   <si>
     <t>3F 전통실</t>
   </si>
   <si>
+    <t>자연물 오감 베베프렌즈 6-10개월(4/9~5/28 8주)</t>
+  </si>
+  <si>
+    <t>13:20~14:00</t>
+  </si>
+  <si>
+    <t>박영신</t>
+  </si>
+  <si>
     <t>베베프렌즈 (6-15개월)</t>
   </si>
   <si>
-    <t>13:20~14:00</t>
-[...7 lines deleted...]
-  <si>
     <t>3F 조리실</t>
   </si>
   <si>
     <t>바리스타 ICA BARISTA(레벨1)18:30</t>
   </si>
   <si>
     <t>18:30~20:00</t>
   </si>
   <si>
     <t>김수진(바리스타)</t>
   </si>
   <si>
     <t>3F 창의실</t>
   </si>
   <si>
     <t>말문이 트이는 영어회화(초.중급)</t>
   </si>
   <si>
     <t>김수진(영어)</t>
   </si>
   <si>
     <t>왕왕왕 초보 영어회화(왕초보)</t>
   </si>
   <si>
     <t>3F 취미ㆍ교양실</t>
@@ -224,60 +224,60 @@
   <si>
     <t>16:40~17:40</t>
   </si>
   <si>
     <t>엄정원</t>
   </si>
   <si>
     <t>키즈 미술 집중 수업(30분 추가)</t>
   </si>
   <si>
     <t>16:40~18:10</t>
   </si>
   <si>
     <t>B1F 에어로빅실</t>
   </si>
   <si>
     <t>줌바댄스 다이어트(수 19:00)</t>
   </si>
   <si>
     <t>김예원</t>
   </si>
   <si>
     <t>4F 당구실</t>
   </si>
   <si>
+    <t>당구클럽(A조)(수,금)</t>
+  </si>
+  <si>
+    <t>12:30~14:30</t>
+  </si>
+  <si>
+    <t>김효동</t>
+  </si>
+  <si>
     <t>당구클럽(B조)(수,금)</t>
-  </si>
-[...7 lines deleted...]
-    <t>당구클럽(A조)(수,금)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="맑은 고딕"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>