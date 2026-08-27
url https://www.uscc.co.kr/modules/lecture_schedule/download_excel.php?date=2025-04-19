--- v0 (2026-05-31)
+++ v1 (2026-08-27)
@@ -113,71 +113,71 @@
   <si>
     <t>10:55~11:55</t>
   </si>
   <si>
     <t>한자반(초급 8-6급)</t>
   </si>
   <si>
     <t>김지완</t>
   </si>
   <si>
     <t>3F 공예실</t>
   </si>
   <si>
     <t>창의수학가베(20-21년생)</t>
   </si>
   <si>
     <t>김정운</t>
   </si>
   <si>
     <t>창의수학가베(20년생-초등저)</t>
   </si>
   <si>
     <t>3F 다목적실</t>
   </si>
   <si>
+    <t>으라차차 키즈팡팡 20-27개월(4/5~5/24 8주)</t>
+  </si>
+  <si>
+    <t>10:20~11:00</t>
+  </si>
+  <si>
+    <t>돌고래</t>
+  </si>
+  <si>
     <t>으라차차 키즈팡팡 (20-27개월)</t>
   </si>
   <si>
-    <t>10:20~11:00</t>
-[...5 lines deleted...]
-    <t>으라차차 키즈팡팡 20-27개월(4/5~5/24 8주)</t>
+    <t>으라차차 키즈팡팡 13-19개월(4/5~5/24 8주)</t>
+  </si>
+  <si>
+    <t>11:10~11:50</t>
   </si>
   <si>
     <t>으라차차 키즈팡팡 (13-19개월) 토</t>
   </si>
   <si>
-    <t>11:10~11:50</t>
-[...4 lines deleted...]
-  <si>
     <t>으라차차 키즈팡팡 (28-40개월)</t>
   </si>
   <si>
     <t>12:00~12:40</t>
   </si>
   <si>
     <t>신나는 K-pop 댄스교실(20년생-초등2)</t>
   </si>
   <si>
     <t>허예은</t>
   </si>
   <si>
     <t>3F 무용실</t>
   </si>
   <si>
     <t>즐거운 음악줄넘기(19년생-초등)토 10:00</t>
   </si>
   <si>
     <t>강경아</t>
   </si>
   <si>
     <t>즐거운 음악줄넘기(19년생-초등)토 11:00</t>
   </si>
   <si>
     <t>리틀 발레리나 (20년생-초3) 토</t>
@@ -218,60 +218,60 @@
   <si>
     <t>14:10~15:10</t>
   </si>
   <si>
     <t>3F 음악실</t>
   </si>
   <si>
     <t>드럼마스터(초등3이상) 10시</t>
   </si>
   <si>
     <t>김현종</t>
   </si>
   <si>
     <t>드럼마스터(초등3이상) 11시</t>
   </si>
   <si>
     <t>바이올린 첫걸음 (19년생-초등)</t>
   </si>
   <si>
     <t>김유진(바이올린)</t>
   </si>
   <si>
     <t>3F 전통실</t>
   </si>
   <si>
+    <t>미술놀이 배꼽아트 19-21년생(4/5~5/17)</t>
+  </si>
+  <si>
+    <t>13:00~13:40</t>
+  </si>
+  <si>
+    <t>박미애</t>
+  </si>
+  <si>
     <t>배꼽아트(베이비소꿉놀이아트) 19-21년생</t>
-  </si>
-[...7 lines deleted...]
-    <t>미술놀이 배꼽아트 19-21년생(4/5~5/17)</t>
   </si>
   <si>
     <t>3F 조리실</t>
   </si>
   <si>
     <t>꼬마건축교실(19년생-초등)</t>
   </si>
   <si>
     <t>김정희</t>
   </si>
   <si>
     <t>꼬마건축교실(초등)</t>
   </si>
   <si>
     <t>3F 창의실</t>
   </si>
   <si>
     <t>구연동화(20-21년생) 토</t>
   </si>
   <si>
     <t>이경은</t>
   </si>
   <si>
     <t>구연동화(19-20년생) 토</t>
   </si>