--- v0 (2026-05-30)
+++ v1 (2026-08-26)
@@ -98,86 +98,86 @@
   <si>
     <t>3F 강사실</t>
   </si>
   <si>
     <t>한자반(초급 8-6급)</t>
   </si>
   <si>
     <t>김지완</t>
   </si>
   <si>
     <t>3F 공예실</t>
   </si>
   <si>
     <t>창의수학가베(20-21년생)</t>
   </si>
   <si>
     <t>김정운</t>
   </si>
   <si>
     <t>창의수학가베(20년생-초등저)</t>
   </si>
   <si>
     <t>3F 다목적실</t>
   </si>
   <si>
+    <t>으라차차 키즈팡팡 (20-27개월)</t>
+  </si>
+  <si>
+    <t>10:20~11:00</t>
+  </si>
+  <si>
+    <t>돌고래</t>
+  </si>
+  <si>
+    <t>으라차차 키즈팡팡 20-27개월(4/5~5/24 8주)</t>
+  </si>
+  <si>
     <t>(baby) 으라차차 키즈팡팡 20-27개월(5/3~5/24 4주)</t>
   </si>
   <si>
-    <t>10:20~11:00</t>
-[...8 lines deleted...]
-    <t>으라차차 키즈팡팡 20-27개월(4/5~5/24 8주)</t>
+    <t>으라차차 키즈팡팡 13-19개월(4/5~5/24 8주)</t>
+  </si>
+  <si>
+    <t>11:10~11:50</t>
+  </si>
+  <si>
+    <t>(baby) 으라차차 키즈팡팡 13-19개월(5/3~5/24 4주)</t>
   </si>
   <si>
     <t>으라차차 키즈팡팡 (13-19개월) 토</t>
   </si>
   <si>
-    <t>11:10~11:50</t>
-[...5 lines deleted...]
-    <t>(baby) 으라차차 키즈팡팡 13-19개월(5/3~5/24 4주)</t>
+    <t>(baby) 으라차차 키즈팡팡 28-40개월(5/3~5/24 4주)</t>
+  </si>
+  <si>
+    <t>12:00~12:40</t>
   </si>
   <si>
     <t>으라차차 키즈팡팡 (28-40개월)</t>
   </si>
   <si>
-    <t>12:00~12:40</t>
-[...4 lines deleted...]
-  <si>
     <t>신나는 K-pop 댄스교실(20년생-초등2)</t>
   </si>
   <si>
     <t>허예은</t>
   </si>
   <si>
     <t>3F 무용실</t>
   </si>
   <si>
     <t>즐거운 음악줄넘기(19년생-초등)토 10:00</t>
   </si>
   <si>
     <t>10:00~10:50</t>
   </si>
   <si>
     <t>강경아</t>
   </si>
   <si>
     <t>즐거운 음악줄넘기(19년생-초등)토 11:00</t>
   </si>
   <si>
     <t>리틀 발레리나 (20년생-초3) 토</t>
   </si>
   <si>
     <t>강지윤</t>
@@ -188,60 +188,60 @@
   <si>
     <t>수묵화</t>
   </si>
   <si>
     <t>10:00~11:50</t>
   </si>
   <si>
     <t>김옥분</t>
   </si>
   <si>
     <t>3F 음악실</t>
   </si>
   <si>
     <t>드럼마스터(초등3이상) 10시</t>
   </si>
   <si>
     <t>김현종</t>
   </si>
   <si>
     <t>드럼마스터(초등3이상) 11시</t>
   </si>
   <si>
     <t>3F 전통실</t>
   </si>
   <si>
+    <t>미술놀이 배꼽아트 19-21년생(4/5~5/17)</t>
+  </si>
+  <si>
+    <t>13:00~13:40</t>
+  </si>
+  <si>
+    <t>박미애</t>
+  </si>
+  <si>
     <t>배꼽아트(베이비소꿉놀이아트) 19-21년생</t>
-  </si>
-[...7 lines deleted...]
-    <t>미술놀이 배꼽아트 19-21년생(4/5~5/17)</t>
   </si>
   <si>
     <t>3F 조리실</t>
   </si>
   <si>
     <t>꼬마건축교실(19년생-초등)</t>
   </si>
   <si>
     <t>김정희</t>
   </si>
   <si>
     <t>꼬마건축교실(초등)</t>
   </si>
   <si>
     <t>3F 창의실</t>
   </si>
   <si>
     <t>구연동화(20-21년생) 토</t>
   </si>
   <si>
     <t>이경은</t>
   </si>
   <si>
     <t>구연동화(19-20년생) 토</t>
   </si>
@@ -803,65 +803,65 @@
         <v>10</v>
       </c>
       <c r="D12" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>27</v>
       </c>
       <c r="B13" t="s">
         <v>28</v>
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C15" t="s">
         <v>29</v>
       </c>
       <c r="D15" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>27</v>
       </c>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16" t="s">
         <v>29</v>
       </c>
       <c r="D16" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>27</v>
@@ -873,93 +873,93 @@
         <v>34</v>
       </c>
       <c r="D17" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>27</v>
       </c>
       <c r="B18" t="s">
         <v>35</v>
       </c>
       <c r="C18" t="s">
         <v>34</v>
       </c>
       <c r="D18" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>27</v>
       </c>
       <c r="B19" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C19" t="s">
         <v>34</v>
       </c>
       <c r="D19" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20" t="s">
         <v>36</v>
       </c>
       <c r="C20" t="s">
         <v>34</v>
       </c>
       <c r="D20" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21" t="s">
         <v>37</v>
       </c>
       <c r="C21" t="s">
         <v>38</v>
       </c>
       <c r="D21" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>27</v>
       </c>
       <c r="B22" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C22" t="s">
         <v>38</v>
       </c>
       <c r="D22" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>27</v>
       </c>
       <c r="B23" t="s">
         <v>39</v>
       </c>
       <c r="C23" t="s">
         <v>38</v>
       </c>
       <c r="D23" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>27</v>