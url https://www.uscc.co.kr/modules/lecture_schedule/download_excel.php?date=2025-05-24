--- v0 (2026-05-29)
+++ v1 (2026-08-26)
@@ -98,60 +98,60 @@
   <si>
     <t>3F 강사실</t>
   </si>
   <si>
     <t>한자반(초급 8-6급)</t>
   </si>
   <si>
     <t>김지완</t>
   </si>
   <si>
     <t>3F 공예실</t>
   </si>
   <si>
     <t>창의수학가베(20-21년생)</t>
   </si>
   <si>
     <t>김정운</t>
   </si>
   <si>
     <t>창의수학가베(20년생-초등저)</t>
   </si>
   <si>
     <t>3F 다목적실</t>
   </si>
   <si>
+    <t>으라차차 키즈팡팡 20-27개월(4/5~5/24 8주)</t>
+  </si>
+  <si>
+    <t>10:20~11:00</t>
+  </si>
+  <si>
+    <t>돌고래</t>
+  </si>
+  <si>
     <t>(baby) 으라차차 키즈팡팡 20-27개월(5/3~5/24 4주)</t>
-  </si>
-[...7 lines deleted...]
-    <t>으라차차 키즈팡팡 20-27개월(4/5~5/24 8주)</t>
   </si>
   <si>
     <t>으라차차 키즈팡팡 (20-27개월)</t>
   </si>
   <si>
     <t>으라차차 키즈팡팡 13-19개월(4/5~5/24 8주)</t>
   </si>
   <si>
     <t>11:10~11:50</t>
   </si>
   <si>
     <t>(baby) 으라차차 키즈팡팡 13-19개월(5/3~5/24 4주)</t>
   </si>
   <si>
     <t>으라차차 키즈팡팡 (13-19개월) 토</t>
   </si>
   <si>
     <t>(baby) 으라차차 키즈팡팡 28-40개월(5/3~5/24 4주)</t>
   </si>
   <si>
     <t>12:00~12:40</t>
   </si>
   <si>
     <t>으라차차 키즈팡팡 (28-40개월)</t>
   </si>
@@ -802,65 +802,65 @@
         <v>29</v>
       </c>
       <c r="D13" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14" t="s">
         <v>31</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="C15" t="s">
         <v>29</v>
       </c>
       <c r="D15" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>27</v>
       </c>
       <c r="B16" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C16" t="s">
         <v>29</v>
       </c>
       <c r="D16" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>27</v>
       </c>
       <c r="B17" t="s">
         <v>33</v>
       </c>
       <c r="C17" t="s">
         <v>34</v>
       </c>
       <c r="D17" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>27</v>
@@ -900,65 +900,65 @@
         <v>34</v>
       </c>
       <c r="D20" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21" t="s">
         <v>37</v>
       </c>
       <c r="C21" t="s">
         <v>38</v>
       </c>
       <c r="D21" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>27</v>
       </c>
       <c r="B22" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C22" t="s">
         <v>38</v>
       </c>
       <c r="D22" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>27</v>
       </c>
       <c r="B23" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C23" t="s">
         <v>38</v>
       </c>
       <c r="D23" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>27</v>
       </c>
       <c r="B24" t="s">
         <v>40</v>
       </c>
       <c r="C24" t="s">
         <v>12</v>
       </c>
       <c r="D24" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>42</v>