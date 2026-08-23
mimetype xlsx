--- v0 (2026-05-26)
+++ v1 (2026-08-23)
@@ -74,60 +74,60 @@
   <si>
     <t>17:00~17:50</t>
   </si>
   <si>
     <t>직장인 왕초보 피아노(화 17:00)</t>
   </si>
   <si>
     <t>17:00~18:00</t>
   </si>
   <si>
     <t>직장인 왕초보 피아노(화 18:00)</t>
   </si>
   <si>
     <t>18:00~19:00</t>
   </si>
   <si>
     <t>직장인 왕초보 피아노(화 19:00)</t>
   </si>
   <si>
     <t>19:00~20:00</t>
   </si>
   <si>
     <t>3F 공예실</t>
   </si>
   <si>
+    <t>기타(중급)(화 14:00)</t>
+  </si>
+  <si>
+    <t>14:00~14:50</t>
+  </si>
+  <si>
+    <t>지윤구</t>
+  </si>
+  <si>
     <t>기타 (초급B조 화 14시)</t>
-  </si>
-[...7 lines deleted...]
-    <t>기타(중급)(화 14:00)</t>
   </si>
   <si>
     <t>기타 (초급A조 화 16시)</t>
   </si>
   <si>
     <t>16:00~16:50</t>
   </si>
   <si>
     <t>기타(중급)(화 17:00)</t>
   </si>
   <si>
     <t>3F 다목적실</t>
   </si>
   <si>
     <t>(baby) 베베프렌즈 7-13개월(8/5~8/26) 4주</t>
   </si>
   <si>
     <t>12:30~13:10</t>
   </si>
   <si>
     <t>안수진</t>
   </si>
   <si>
     <t>베베프렌즈 (7-12개월)</t>
   </si>