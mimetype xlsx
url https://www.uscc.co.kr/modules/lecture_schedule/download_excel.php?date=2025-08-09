--- v0 (2026-05-26)
+++ v1 (2026-08-23)
@@ -116,69 +116,69 @@
   <si>
     <t>10:55~11:55</t>
   </si>
   <si>
     <t>한자반(초급 8-6급)</t>
   </si>
   <si>
     <t>김지완</t>
   </si>
   <si>
     <t>3F 공예실</t>
   </si>
   <si>
     <t>창의수학가베(20-21년생)</t>
   </si>
   <si>
     <t>김정운</t>
   </si>
   <si>
     <t>창의수학가베(20년생-초등저)</t>
   </si>
   <si>
     <t>3F 다목적실</t>
   </si>
   <si>
+    <t>(baby) 으라차차 키즈팡팡 13-29개월(6/28~8/30) 8주</t>
+  </si>
+  <si>
+    <t>10:20~11:00</t>
+  </si>
+  <si>
+    <t>돌고래</t>
+  </si>
+  <si>
     <t>으라차차 키즈팡팡 (13-29개월) 토</t>
   </si>
   <si>
-    <t>10:20~11:00</t>
-[...5 lines deleted...]
-    <t>(baby) 으라차차 키즈팡팡 13-29개월(6/28~8/30) 8주</t>
+    <t>(baby) 으라차차 키즈팡팡 30-45개월(6/28~8/30) 8주</t>
+  </si>
+  <si>
+    <t>12:00~12:40</t>
   </si>
   <si>
     <t>으라차차 키즈팡팡 (30-45개월) 토</t>
-  </si>
-[...4 lines deleted...]
-    <t>(baby) 으라차차 키즈팡팡 30-45개월(6/28~8/30) 8주</t>
   </si>
   <si>
     <t>신나는 K-pop 댄스교실(20년생-초등2)</t>
   </si>
   <si>
     <t>허예은</t>
   </si>
   <si>
     <t>3F 무용실</t>
   </si>
   <si>
     <t>즐거운 음악줄넘기(19년생-초등)토 10:00</t>
   </si>
   <si>
     <t>강경아</t>
   </si>
   <si>
     <t>즐거운 음악줄넘기(19년생-초등)토 11:00</t>
   </si>
   <si>
     <t>리틀 발레리나 (20년생-초3) 토</t>
   </si>
   <si>
     <t>강지윤</t>
   </si>