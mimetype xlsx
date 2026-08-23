--- v0 (2026-05-26)
+++ v1 (2026-08-23)
@@ -131,60 +131,60 @@
   <si>
     <t>홈패션(목 10:00)</t>
   </si>
   <si>
     <t>10:00~13:00</t>
   </si>
   <si>
     <t>황인옥</t>
   </si>
   <si>
     <t>홈패션(목 14:00)</t>
   </si>
   <si>
     <t>14:00~17:00</t>
   </si>
   <si>
     <t>홈패션(목 18:00)</t>
   </si>
   <si>
     <t>18:00~21:00</t>
   </si>
   <si>
     <t>3F 전통실</t>
   </si>
   <si>
+    <t>(baby) 리틀잼 놀이잼 8-17개월(8/7~8/28) 4주</t>
+  </si>
+  <si>
+    <t>14:30~15:10</t>
+  </si>
+  <si>
+    <t>찌니</t>
+  </si>
+  <si>
     <t>리틀잼 놀이잼 (8-17개월)</t>
-  </si>
-[...7 lines deleted...]
-    <t>(baby) 리틀잼 놀이잼 8-17개월(8/7~8/28) 4주</t>
   </si>
   <si>
     <t>(baby) 리틀잼 놀이잼 (8-16개월) 8/14</t>
   </si>
   <si>
     <t>15:00~15:40</t>
   </si>
   <si>
     <t>3F 취미ㆍ교양실</t>
   </si>
   <si>
     <t>(Adult) 삼성 휴대폰 기능 마스터 8/14</t>
   </si>
   <si>
     <t>10:00~12:00</t>
   </si>
   <si>
     <t>갈애린</t>
   </si>
   <si>
     <t>4F 당구실</t>
   </si>
   <si>
     <t>당구클럽(B조)(화,목)</t>
   </si>
@@ -724,51 +724,51 @@
         <v>37</v>
       </c>
       <c r="D13" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>38</v>
       </c>
       <c r="B14" t="s">
         <v>39</v>
       </c>
       <c r="C14" t="s">
         <v>40</v>
       </c>
       <c r="D14" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>38</v>
       </c>
       <c r="B15" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="C15" t="s">
         <v>40</v>
       </c>
       <c r="D15" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>38</v>
       </c>
       <c r="B16" t="s">
         <v>42</v>
       </c>
       <c r="C16" t="s">
         <v>40</v>
       </c>
       <c r="D16" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>38</v>