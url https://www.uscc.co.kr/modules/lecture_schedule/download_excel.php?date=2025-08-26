--- v0 (2026-05-25)
+++ v1 (2026-08-23)
@@ -74,93 +74,93 @@
   <si>
     <t>17:00~17:50</t>
   </si>
   <si>
     <t>직장인 왕초보 피아노(화 17:00)</t>
   </si>
   <si>
     <t>17:00~18:00</t>
   </si>
   <si>
     <t>직장인 왕초보 피아노(화 18:00)</t>
   </si>
   <si>
     <t>18:00~19:00</t>
   </si>
   <si>
     <t>직장인 왕초보 피아노(화 19:00)</t>
   </si>
   <si>
     <t>19:00~20:00</t>
   </si>
   <si>
     <t>3F 공예실</t>
   </si>
   <si>
+    <t>기타 (초급B조 화 14시)</t>
+  </si>
+  <si>
+    <t>14:00~14:50</t>
+  </si>
+  <si>
+    <t>지윤구</t>
+  </si>
+  <si>
     <t>기타(중급)(화 14:00)</t>
   </si>
   <si>
-    <t>14:00~14:50</t>
-[...7 lines deleted...]
-  <si>
     <t>기타 (초급A조 화 16시)</t>
   </si>
   <si>
     <t>16:00~16:50</t>
   </si>
   <si>
     <t>기타(중급)(화 17:00)</t>
   </si>
   <si>
     <t>3F 다목적실</t>
   </si>
   <si>
     <t>(Adult) SNPE 바른 자세 척추 운동 8/26</t>
   </si>
   <si>
     <t>11:00~11:50</t>
   </si>
   <si>
     <t>최정은</t>
   </si>
   <si>
+    <t>(baby) 베베프렌즈 7-13개월(8/5~8/26) 4주</t>
+  </si>
+  <si>
+    <t>12:30~13:10</t>
+  </si>
+  <si>
+    <t>안수진</t>
+  </si>
+  <si>
     <t>베베프렌즈 (7-12개월)</t>
-  </si>
-[...7 lines deleted...]
-    <t>(baby) 베베프렌즈 7-13개월(8/5~8/26) 4주</t>
   </si>
   <si>
     <t>3F 무용실</t>
   </si>
   <si>
     <t>SNPE 바른자세 척추운동(화 10:00)</t>
   </si>
   <si>
     <t>10:00~10:50</t>
   </si>
   <si>
     <t>전신 순환 디톡스 요가(화) 11시</t>
   </si>
   <si>
     <t>안설빈</t>
   </si>
   <si>
     <t>웰빙뷰티 다이어트요가(화 18:00)</t>
   </si>
   <si>
     <t>18:00~18:50</t>
   </si>
   <si>
     <t>임주향</t>
   </si>
@@ -793,51 +793,51 @@
         <v>29</v>
       </c>
       <c r="D13" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14" t="s">
         <v>31</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
       <c r="D15" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>27</v>
       </c>
       <c r="B16" t="s">
         <v>34</v>
       </c>
       <c r="C16" t="s">
         <v>32</v>
       </c>
       <c r="D16" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>35</v>