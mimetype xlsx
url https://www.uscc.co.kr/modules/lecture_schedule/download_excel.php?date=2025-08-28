--- v0 (2026-05-25)
+++ v1 (2026-08-23)
@@ -131,60 +131,60 @@
   <si>
     <t>홈패션(목 10:00)</t>
   </si>
   <si>
     <t>10:00~13:00</t>
   </si>
   <si>
     <t>황인옥</t>
   </si>
   <si>
     <t>홈패션(목 14:00)</t>
   </si>
   <si>
     <t>14:00~17:00</t>
   </si>
   <si>
     <t>홈패션(목 18:00)</t>
   </si>
   <si>
     <t>18:00~21:00</t>
   </si>
   <si>
     <t>3F 전통실</t>
   </si>
   <si>
+    <t>(baby) 리틀잼 놀이잼 8-17개월(8/7~8/28) 4주</t>
+  </si>
+  <si>
+    <t>14:30~15:10</t>
+  </si>
+  <si>
+    <t>찌니</t>
+  </si>
+  <si>
     <t>리틀잼 놀이잼 (8-17개월)</t>
-  </si>
-[...7 lines deleted...]
-    <t>(baby) 리틀잼 놀이잼 8-17개월(8/7~8/28) 4주</t>
   </si>
   <si>
     <t>4F 당구실</t>
   </si>
   <si>
     <t>당구클럽(B조)(화,목)</t>
   </si>
   <si>
     <t>12:30~14:30</t>
   </si>
   <si>
     <t>김효동</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -706,51 +706,51 @@
         <v>37</v>
       </c>
       <c r="D13" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>38</v>
       </c>
       <c r="B14" t="s">
         <v>39</v>
       </c>
       <c r="C14" t="s">
         <v>40</v>
       </c>
       <c r="D14" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>38</v>
       </c>
       <c r="B15" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="C15" t="s">
         <v>40</v>
       </c>
       <c r="D15" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>38</v>
       </c>
       <c r="B16" t="s">
         <v>42</v>
       </c>
       <c r="C16" t="s">
         <v>40</v>
       </c>
       <c r="D16" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>43</v>