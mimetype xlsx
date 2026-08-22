--- v0 (2026-05-25)
+++ v1 (2026-08-22)
@@ -134,63 +134,63 @@
   <si>
     <t>홈패션(목 10:00)</t>
   </si>
   <si>
     <t>10:00~13:00</t>
   </si>
   <si>
     <t>황인옥</t>
   </si>
   <si>
     <t>홈패션(목 14:00)</t>
   </si>
   <si>
     <t>14:00~17:00</t>
   </si>
   <si>
     <t>홈패션(목 18:00)</t>
   </si>
   <si>
     <t>18:00~21:00</t>
   </si>
   <si>
     <t>3F 취미ㆍ교양실</t>
   </si>
   <si>
+    <t>삼성 휴대폰 기능 마스터 통합</t>
+  </si>
+  <si>
+    <t>10:00~12:00</t>
+  </si>
+  <si>
+    <t>전문강사</t>
+  </si>
+  <si>
     <t>(Adult) 삼성 휴대폰 기능 마스터 9/11</t>
   </si>
   <si>
-    <t>10:00~12:00</t>
-[...1 lines deleted...]
-  <si>
     <t>갈애린</t>
-  </si>
-[...4 lines deleted...]
-    <t>전문강사</t>
   </si>
   <si>
     <t>(Adult) 퍼스널 컬러 진단 9/11 (목 18:00)</t>
   </si>
   <si>
     <t>18:00~19:30</t>
   </si>
   <si>
     <t>김효선</t>
   </si>
   <si>
     <t>(Adult) 퍼스널 체형 진단 9/11 (목 19:40)</t>
   </si>
   <si>
     <t>19:40~21:10</t>
   </si>
   <si>
     <t>4F 당구실</t>
   </si>
   <si>
     <t>당구클럽(B조)(화,목)</t>
   </si>
   <si>
     <t>12:30~14:30</t>
   </si>