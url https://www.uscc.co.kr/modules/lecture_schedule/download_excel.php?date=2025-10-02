--- v0 (2026-05-24)
+++ v1 (2026-08-22)
@@ -56,60 +56,60 @@
   <si>
     <t>누구나 쉬운 어린이피아노(목 17시)</t>
   </si>
   <si>
     <t>17:00~17:50</t>
   </si>
   <si>
     <t>최수진(피아노)</t>
   </si>
   <si>
     <t>직장인 왕초보 피아노(목 17:00)</t>
   </si>
   <si>
     <t>17:00~18:00</t>
   </si>
   <si>
     <t>직장인 왕초보 피아노(목 18:00)</t>
   </si>
   <si>
     <t>18:00~19:00</t>
   </si>
   <si>
     <t>3F 다목적실</t>
   </si>
   <si>
+    <t>유리드믹스 (6-12개월)</t>
+  </si>
+  <si>
+    <t>12:30~13:10</t>
+  </si>
+  <si>
+    <t>이나리</t>
+  </si>
+  <si>
     <t>(baby) 유리드믹스 6-12개월(10/2~11/13) 6주</t>
-  </si>
-[...7 lines deleted...]
-    <t>유리드믹스 (6-12개월)</t>
   </si>
   <si>
     <t>3F 무용실</t>
   </si>
   <si>
     <t>SNPE 바른자세 척추운동(목 10:00)</t>
   </si>
   <si>
     <t>10:00~10:50</t>
   </si>
   <si>
     <t>최정은</t>
   </si>
   <si>
     <t>(baby) 트윈클 영어 발레 24-48개월 (10/2~11/27) 8주</t>
   </si>
   <si>
     <t>16:20~17:00</t>
   </si>
   <si>
     <t>이소빈</t>
   </si>
   <si>
     <t>웰빙뷰티 다이어트요가(목 18:00)</t>
   </si>