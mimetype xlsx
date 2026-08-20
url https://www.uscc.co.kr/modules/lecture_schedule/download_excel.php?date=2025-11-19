--- v0 (2026-05-22)
+++ v1 (2026-08-20)
@@ -89,63 +89,63 @@
   <si>
     <t>14:00~14:50</t>
   </si>
   <si>
     <t>지윤구</t>
   </si>
   <si>
     <t>힐링악기 하모니카 (기초 B조 14시)</t>
   </si>
   <si>
     <t>힐링악기하모니카(기초A조 16:00)</t>
   </si>
   <si>
     <t>16:00~16:50</t>
   </si>
   <si>
     <t>힐링악기하모니카(독주A조 17:00)</t>
   </si>
   <si>
     <t>17:00~17:50</t>
   </si>
   <si>
     <t>3F 다목적실</t>
   </si>
   <si>
+    <t>베베프렌즈 (6-15개월)</t>
+  </si>
+  <si>
+    <t>12:30~13:10</t>
+  </si>
+  <si>
+    <t>안수진</t>
+  </si>
+  <si>
+    <t>(baby) 베베프렌즈 (6-15개월) 11/19</t>
+  </si>
+  <si>
     <t>(baby) 베베프렌즈 6-15개월(9/24~11/19) 8주</t>
-  </si>
-[...10 lines deleted...]
-    <t>(baby) 베베프렌즈 (6-15개월) 11/19</t>
   </si>
   <si>
     <t>3F 무용실</t>
   </si>
   <si>
     <t>(Adult) 웨이트 바레(Barre) 11/19</t>
   </si>
   <si>
     <t>10:00~10:50</t>
   </si>
   <si>
     <t>안규은</t>
   </si>
   <si>
     <t>소도구 필라테스 (수) 11:00</t>
   </si>
   <si>
     <t>11:00~11:50</t>
   </si>
   <si>
     <t>김가희</t>
   </si>
   <si>
     <t>임산부 필라테스 (11/5~11/28)</t>
   </si>