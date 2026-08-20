--- v0 (2026-05-22)
+++ v1 (2026-08-20)
@@ -131,63 +131,63 @@
   <si>
     <t>홈패션(목 10:00)</t>
   </si>
   <si>
     <t>10:00~13:00</t>
   </si>
   <si>
     <t>황인옥</t>
   </si>
   <si>
     <t>홈패션(목 14:00)</t>
   </si>
   <si>
     <t>14:00~17:00</t>
   </si>
   <si>
     <t>홈패션(목 18:00)</t>
   </si>
   <si>
     <t>18:00~21:00</t>
   </si>
   <si>
     <t>3F 취미ㆍ교양실</t>
   </si>
   <si>
+    <t>(Adult) 삼성 휴대폰 기능 마스터 11/20</t>
+  </si>
+  <si>
+    <t>10:00~12:00</t>
+  </si>
+  <si>
+    <t>김수정(삼성)</t>
+  </si>
+  <si>
     <t>삼성 휴대폰 기능 마스터 통합</t>
   </si>
   <si>
-    <t>10:00~12:00</t>
-[...1 lines deleted...]
-  <si>
     <t>전문강사</t>
-  </si>
-[...4 lines deleted...]
-    <t>김수정(삼성)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="맑은 고딕"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -697,57 +697,57 @@
         <v>37</v>
       </c>
       <c r="D13" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>38</v>
       </c>
       <c r="B14" t="s">
         <v>39</v>
       </c>
       <c r="C14" t="s">
         <v>40</v>
       </c>
       <c r="D14" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>38</v>
       </c>
       <c r="B15" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="C15" t="s">
         <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>38</v>
       </c>
       <c r="B16" t="s">
         <v>42</v>
       </c>
       <c r="C16" t="s">
         <v>40</v>
       </c>
       <c r="D16" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">