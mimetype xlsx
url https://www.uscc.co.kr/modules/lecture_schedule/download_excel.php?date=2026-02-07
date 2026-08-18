--- v0 (2026-05-19)
+++ v1 (2026-08-18)
@@ -239,57 +239,57 @@
   <si>
     <t>주산 암산 수학(20년생-초등) 토</t>
   </si>
   <si>
     <t>차정숙</t>
   </si>
   <si>
     <t>창의종이접기 (20년생-초1)</t>
   </si>
   <si>
     <t>김효정</t>
   </si>
   <si>
     <t>창의종이접기(초등)</t>
   </si>
   <si>
     <t>집중력 키움 바둑(초등)</t>
   </si>
   <si>
     <t>김나진</t>
   </si>
   <si>
     <t>B2F 스피닝장</t>
   </si>
   <si>
+    <t>스피닝 중급 (토) 10시</t>
+  </si>
+  <si>
+    <t>아미(AMI)</t>
+  </si>
+  <si>
     <t>(Adult) 스피닝(성인) 2/7 10시</t>
-  </si>
-[...4 lines deleted...]
-    <t>스피닝 중급 (토) 10시</t>
   </si>
   <si>
     <t>키즈 스피닝(초등)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="맑은 고딕"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>